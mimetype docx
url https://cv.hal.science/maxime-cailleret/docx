--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senf Cornelius</w:t>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Anderegg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-025-01767-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990161v1</w:t>
+                <w:t xml:space="preserve">hal-05060594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Bernard Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prevosto</w:t>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (7), pp.1361-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senf Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lemaire</w:t>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">William Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (6), pp.2377 - 2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-025-01767-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060594v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenz Fahse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (2), pp.371-386. </w:t>
@@ -897,51 +897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fingerprint of tropospheric ozone on broadleaved forest vegetation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Haeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,90 +1286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépérissement du pin sylvestre dans le sud-est de la France. Des interactions complexes entre climat, topographie, sol et parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Petter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t>
@@ -1675,64 +1675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,103 +1809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Zeoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,90 +2073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of abiotic factors and biotic agents on Scots pine dieback: A multivariate modeling approach in southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 526, pp.120543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,51 +2337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy, realism and general applicability of European forest models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Mahnken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Collalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,278 +2452,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
+                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I Forrester</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-11/19845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516934v1</w:t>
+                <w:t xml:space="preserve">hal-03729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+                <w:t xml:space="preserve">David I Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.1-11/19845. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (18), pp.4403 - 4419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729023v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the evidence for a terrestrial carbon sink caused by increasing atmospheric CO 2</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on gérer les romarins pour améliorer leur santé et leur floraison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (1), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2962,369 +2962,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand‐scale climate change impacts on forests over large areas: transient responses and projection uncertainties</w:t>
+                <w:t xml:space="preserve">Magnitude and timing of density reduction are key for the resilience to severe drought in conifer-broadleaf mixed forests in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nica Huber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoul Yousefpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Lafond</w:t>
+                <w:t xml:space="preserve">Marc Hanewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (68), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01085-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243599v1</w:t>
+                <w:t xml:space="preserve">hal-03729064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude and timing of density reduction are key for the resilience to severe drought in conifer-broadleaf mixed forests in Central Europe</w:t>
+                <w:t xml:space="preserve">Stand‐scale climate change impacts on forests over large areas: transient responses and projection uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+                <w:t xml:space="preserve">Nica Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasoul Yousefpour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
+                <w:t xml:space="preserve">Nicolas Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanewinkel</w:t>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (68), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01085-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729064v1</w:t>
+                <w:t xml:space="preserve">hal-03243599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
@@ -3375,64 +3375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,723 +3490,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14300-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523164v1</w:t>
+                <w:t xml:space="preserve">hal-02523145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">État des lieux du dépérissement de chêne vert en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523145v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du dépérissement de chêne vert en région méditerranéenne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523170v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and resilience responses of Scots pine to extreme droughts across Europe depend on predrought growth conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Buras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4270,64 +4270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flurin Babst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,103 +4521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian calibration of a growth-dependent tree mortality model to simulate the dynamics of European temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hülsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4664,51 +4664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,77 +4789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do tree mortality models from combined tree-ring and inventory data affect projections of forest succession?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hülsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,51 +5040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,64 +5187,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting resistance and resilience to extreme drought and late spring frost in five major European tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,51 +5308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree mortality submodels drive simulated long-term forest dynamics: assessing 15 models from the stand to global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,77 +5576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on European forest growth-Towards an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rigling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,77 +5706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to kill a tree: empirical mortality models for 18 species and their performance in a dynamic forest model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hülsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,64 +5823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought induced tree mortality - a tree-ring isotope based conceptual model to assess mechanisms and predispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobin Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6176,364 +6176,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372133v1</w:t>
+                <w:t xml:space="preserve">hal-01385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Čufar</w:t>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385154v1</w:t>
+                <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Desoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,421 +6578,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Yingge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0265-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102702v1</w:t>
+                <w:t xml:space="preserve">hal-01102695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.659-673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0251-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0265-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102695v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
               </w:r>
@@ -7017,51 +7017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7116,77 +7116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7643,90 +7643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la santé des forêts de pin d’Alep dans le Bassin Minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ostle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,77 +7984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology to simulate tree mortality based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,64 +8135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8368,51 +8368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict tree decline and mortality from process based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,411 +8474,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821698v1</w:t>
+                <w:t xml:space="preserve">hal-02821349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
+              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821349v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépérissement et de la mortalité du sapin pectiné (Abies alba Mill.) en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,51 +8916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of silver fir and common beech vitality to climate change at their southern range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8998,77 +8998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9106,90 +9106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs prédisposants la mortalité du sapin pectiné sur le Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DendroFrance 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne-les-Bains, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9253,64 +9253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 4 p</w:t>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likely effects of climate change on growth of Fagus sylvatica: study along altitudinal gradients and comparison with the co-occurring species Abies alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9421,51 +9421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la croissance et la répartition de deux espèces en co-occurrence sur le Mont Ventoux : le sapin pectiné (Abies alba Mill.) et le hêtre commun (Fagus sylvatica L.). Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,77 +9503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vulnerability to climate change: example of the silver fir-beech community forest at its southern Alps margin. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9768,90 +9768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration Regulation of silver firs during and after severe droughts in relation to soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10069,77 +10069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change - Realities, Impacts Over Ice Cap, Sea Level and Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.103-126, 2013</w:t>
@@ -10350,51 +10350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,77 +10500,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la décomposition des racines de pin d'Alep. Digue amont du barrage de Mallemort : compte rendu après l'intervention de mars 2019 et synthèse après 7 ans de décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea Aix en Provence. 2019, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10725,51 +10725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes fonctionnelles du dépérissement et de la mortalité du sapin pectiné en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10965,51 +10965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>