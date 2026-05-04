--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -234,2941 +234,2945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
+                <w:t xml:space="preserve">An overview of the forests' health status in the Port-Cros National Park (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lemaire</w:t>
+                <w:t xml:space="preserve">Cailleret Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+                <w:t xml:space="preserve">Prévosto Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Audouard Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dieudonné Andy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.109-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060594v1</w:t>
+                <w:t xml:space="preserve">hal-05492374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prevosto</w:t>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-025-01767-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043615v1</w:t>
+                <w:t xml:space="preserve">hal-05060594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senf Cornelius</w:t>
+                <w:t xml:space="preserve">Bernard Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Anderegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (7), pp.1361-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990161v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senf Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Toigo</w:t>
+                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz Fahse</w:t>
+                <w:t xml:space="preserve">William Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (2), pp.371-386. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (6), pp.2377 - 2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873942v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the forests' health status in the Port-Cros National Park (Provence, France)</w:t>
+                <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cailleret Maxime</w:t>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévosto Bernard</w:t>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audouard Mathieu</w:t>
+                <w:t xml:space="preserve">Lorenz Fahse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Andy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (2), pp.371-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492374v1</w:t>
+                <w:t xml:space="preserve">hal-04873942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fingerprint of tropospheric ozone on broadleaved forest vegetation in Europe</w:t>
+                <w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ferretti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Petter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Apuhtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 158, pp.111486. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628246v1</w:t>
+                <w:t xml:space="preserve">hal-04790949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+                <w:t xml:space="preserve">The fingerprint of tropospheric ozone on broadleaved forest vegetation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Marco Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Matthias Haeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Künstler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tong Qiu</w:t>
+                <w:t xml:space="preserve">Vladislav Apuhtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.111486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718869v1</w:t>
+                <w:t xml:space="preserve">hal-04628246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépérissement du pin sylvestre dans le sud-est de la France. Des interactions complexes entre climat, topographie, sol et parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (2), pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépérissement du pin sylvestre dans le sud-est de la France. Des interactions complexes entre climat, topographie, sol et parasites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Künstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770101v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jina Jeong</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Petter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+                <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+                <w:t xml:space="preserve">Lorna Zeoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181161v1</w:t>
+                <w:t xml:space="preserve">hal-04181485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Zeoli</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pichot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181485v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tong Qiu</w:t>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174525v1</w:t>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of abiotic factors and biotic agents on Scots pine dieback: A multivariate modeling approach in southeast France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accuracy, realism and general applicability of European forest models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Mahnken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Collalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Biondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120543⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (23), pp.6921-6943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843836v1</w:t>
+                <w:t xml:space="preserve">hal-04066667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks, benefits, and knowledge gaps of non-native tree species in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive effects of abiotic factors and biotic agents on Scots pine dieback: A multivariate modeling approach in southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.908464⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.120543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844092v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, realism and general applicability of European forest models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risks, benefits, and knowledge gaps of non-native tree species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastazija Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Mahnken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Collalti</w:t>
+                <w:t xml:space="preserve">Marcin Klisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Trotta</w:t>
+                <w:t xml:space="preserve">Mathieu Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Biondo</w:t>
+                <w:t xml:space="preserve">Steffi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (23), pp.6921-6943. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.908464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066667v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.1-11/19845. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729023v1</w:t>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
+                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I Forrester</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-11/19845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516934v1</w:t>
+                <w:t xml:space="preserve">hal-03729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the evidence for a terrestrial carbon sink caused by increasing atmospheric CO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Walker</w:t>
+                <w:t xml:space="preserve">David I Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin De Kauwe</w:t>
+                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katerina Georgiou</w:t>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16866⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (18), pp.4403 - 4419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03243579v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on gérer les romarins pour améliorer leur santé et leur floraison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (1), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude and timing of density reduction are key for the resilience to severe drought in conifer-broadleaf mixed forests in Central Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating the evidence for a terrestrial carbon sink caused by increasing atmospheric CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin De Kauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasoul Yousefpour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
+                <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanewinkel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katerina Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (68), pp.1-29. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (5), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01085-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03729064v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand‐scale climate change impacts on forests over large areas: transient responses and projection uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nica Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,2042 +3226,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Magnitude and timing of density reduction are key for the resilience to severe drought in conifer-broadleaf mixed forests in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoul Yousefpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (68), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01085-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084037v1</w:t>
+                <w:t xml:space="preserve">hal-03729064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz</w:t>
+                <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+                <w:t xml:space="preserve">hal-03727612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Desoto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14300-5⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523145v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du dépérissement de chêne vert en région méditerranéenne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and resilience responses of Scots pine to extreme droughts across Europe depend on predrought growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Buras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (8), pp.4521 - 4537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523170v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14300-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523164v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des lieux du dépérissement de chêne vert en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Raphaël Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Daubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and resilience responses of Scots pine to extreme droughts across Europe depend on predrought growth conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Bose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bolte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Buras</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (8), pp.4521 - 4537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15153⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102762v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117877⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523144v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of forest productivity to climate extremes in Switzerland using model-data fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hartig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Babst</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Forrester</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glob Change Biol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.2463-2476. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523149v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian calibration of a growth-dependent tree mortality model to simulate the dynamics of European temperate forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing the response of forest productivity to climate extremes in Switzerland using model-data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2021⟩</w:t>
+              <w:t xml:space="preserve">Glob Change Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.2463-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523153v1</w:t>
+                <w:t xml:space="preserve">hal-02523149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bayesian calibration of a growth-dependent tree mortality model to simulate the dynamics of European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727612v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do tree mortality models from combined tree-ring and inventory data affect projections of forest succession?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vanoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Bigler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven S. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mr Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729236v1</w:t>
+                <w:t xml:space="preserve">hal-02194990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive decreases in living vegetation carbon turnover time across forest climate zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Trugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Condit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hubbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (49), pp.24662-24667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1821387116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do tree mortality models from combined tree-ring and inventory data affect projections of forest succession?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Mr Robert</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuomas Aakala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433, pp.606-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194990v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting resistance and resilience to extreme drought and late spring frost in five major European tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5308,51 +5308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree mortality submodels drive simulated long-term forest dynamics: assessing 15 models from the stand to global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,490 +5436,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to kill a tree: empirical mortality models for 18 species and their performance in a dynamic forest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Hartmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Brang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15048⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.522-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.1668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626328v1</w:t>
+                <w:t xml:space="preserve">hal-03744100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on European forest growth-Towards an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rigling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (4), pp.1377-1389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to kill a tree: empirical mortality models for 18 species and their performance in a dynamic forest model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina F. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. L. Anderegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine K. Ruehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.522-540. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (1), pp.15 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.1668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744100v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought induced tree mortality - a tree-ring isotope based conceptual model to assess mechanisms and predispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobin Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Schönbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219 (2), pp.485-490. </w:t>
@@ -6091,64 +6091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6176,485 +6176,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarina Čufar</w:t>
+                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385154v1</w:t>
+                <w:t xml:space="preserve">hal-01506661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372133v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tuomas Aakala</w:t>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506661v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,90 +6731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.659-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6848,103 +6848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6978,103 +6978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -7103,77 +7103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,276 +7222,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of leaf unfolding dynamics among tree species: New insights from a study along an altitudinal gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0503-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643540v1</w:t>
+                <w:t xml:space="preserve">hal-02647724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diversity of leaf unfolding dynamics among tree species: New insights from a study along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (2), pp.265-276. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (12), pp.1504-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-010-0503-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647724v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7643,90 +7643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la santé des forêts de pin d’Alep dans le Bassin Minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ostle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,64 +7777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7984,90 +7984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology to simulate tree mortality based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Minunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,90 +8122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8355,77 +8355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict tree decline and mortality from process based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,77 +8493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8601,90 +8601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8726,90 +8726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8834,64 +8834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépérissement et de la mortalité du sapin pectiné (Abies alba Mill.) en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8910,407 +8910,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting responses of silver fir and common beech vitality to climate change at their southern range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Facteurs prédisposants la mortalité du sapin pectiné sur le Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evoltree workshop. Forest at the limit: evolutionary - genetic consequences of environmental changes at the receding edge of distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sopron, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">DendroFrance 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Digne-les-Bains, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816901v1</w:t>
+                <w:t xml:space="preserve">hal-02824897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrasting responses of silver fir and common beech vitality to climate change at their southern range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodendro 2009 - Developments, Advances, Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Mallorca, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Evoltree workshop. Forest at the limit: evolutionary - genetic consequences of environmental changes at the receding edge of distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sopron, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815972v1</w:t>
+                <w:t xml:space="preserve">hal-02816901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs prédisposants la mortalité du sapin pectiné sur le Mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DendroFrance 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Digne-les-Bains, France. 12 diapositives</w:t>
+              <w:t xml:space="preserve">Eurodendro 2009 - Developments, Advances, Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Mallorca, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824897v1</w:t>
+                <w:t xml:space="preserve">hal-02815972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budburst of european beech in Ventoux forest: a modelling approach of trade-off between carbon input and frost risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 4 p</w:t>
@@ -9339,64 +9339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likely effects of climate change on growth of Fagus sylvatica: study along altitudinal gradients and comparison with the co-occurring species Abies alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9421,64 +9421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la croissance et la répartition de deux espèces en co-occurrence sur le Mont Ventoux : le sapin pectiné (Abies alba Mill.) et le hêtre commun (Fagus sylvatica L.). Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9503,77 +9503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vulnerability to climate change: example of the silver fir-beech community forest at its southern Alps margin. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9781,64 +9781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration Regulation of silver firs during and after severe droughts in relation to soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,64 +10082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change - Realities, Impacts Over Ice Cap, Sea Level and Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.103-126, 2013</w:t>
@@ -10350,103 +10350,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10494,220 +10494,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la décomposition des racines de pin d'Alep. Digue amont du barrage de Mallemort : compte rendu après l'intervention de mars 2019 et synthèse après 7 ans de décomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+                <w:t xml:space="preserve">Étude de la décomposition des racines de conifères digue de fermeture du barrage de Casterino : rapport d'étape après 10 ans de décomposition et compte rendu après l'intervention d'octobre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zanetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">C. Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea Aix en Provence. 2019, pp.1-22</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bambara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096149v1</w:t>
+                <w:t xml:space="preserve">hal-02609823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la décomposition des racines de conifères digue de fermeture du barrage de Casterino : rapport d'étape après 10 ans de décomposition et compte rendu après l'intervention d'octobre 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la décomposition des racines de pin d'Alep. Digue amont du barrage de Mallemort : compte rendu après l'intervention de mars 2019 et synthèse après 7 ans de décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea Aix en Provence. 2019, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zanetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02609823v1</w:t>
+                <w:t xml:space="preserve">hal-03096149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10725,51 +10725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes fonctionnelles du dépérissement et de la mortalité du sapin pectiné en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10965,51 +10965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>