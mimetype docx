--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1635 +234,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the forests' health status in the Port-Cros National Park (Provence, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Despite rapid warming, seed production is not leading poleward migration in North American and European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cailleret Maxime</w:t>
+                <w:t xml:space="preserve">Taylar Bankston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévosto Bernard</w:t>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audouard Mathieu</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Andy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
+                <w:t xml:space="preserve">J. Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.71223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492374v1</w:t>
+                <w:t xml:space="preserve">hal-05613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
+                <w:t xml:space="preserve">An overview of the forests' health status in the Port-Cros National Park (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lemaire</w:t>
+                <w:t xml:space="preserve">Cailleret Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+                <w:t xml:space="preserve">Prévosto Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Audouard Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dieudonné Andy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.109-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060594v1</w:t>
+                <w:t xml:space="preserve">hal-05492374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of European beech decline: the role of interannual climate variability and local environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prevosto</w:t>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-025-01767-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043615v1</w:t>
+                <w:t xml:space="preserve">hal-05060594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senf Cornelius</w:t>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (7), pp.1361-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990161v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a global understanding of tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senf Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Thomas a M Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Toigo</w:t>
+                <w:t xml:space="preserve">William Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz Fahse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14460⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (6), pp.2377 - 2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873942v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jina Jeong</w:t>
+                <w:t xml:space="preserve">Lorenz Fahse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (2), pp.371-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790949v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fingerprint of tropospheric ozone on broadleaved forest vegetation in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ferretti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jina Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Petter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Apuhtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111486⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628246v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépérissement du pin sylvestre dans le sud-est de la France. Des interactions complexes entre climat, topographie, sol et parasites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The fingerprint of tropospheric ozone on broadleaved forest vegetation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Marty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Haeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Apuhtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.111486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770101v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Le dépérissement du pin sylvestre dans le sud-est de la France. Des interactions complexes entre climat, topographie, sol et parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Künstler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (2), pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718869v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Künstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174525v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorna Zeoli</w:t>
+                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pichot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181485v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,5425 +2071,5555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, realism and general applicability of European forest models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Mahnken</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lorna Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16384⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066667v1</w:t>
+                <w:t xml:space="preserve">hal-04181485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of abiotic factors and biotic agents on Scots pine dieback: A multivariate modeling approach in southeast France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accuracy, realism and general applicability of European forest models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Mahnken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Collalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Biondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120543⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (23), pp.6921-6943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843836v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks, benefits, and knowledge gaps of non-native tree species in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive effects of abiotic factors and biotic agents on Scots pine dieback: A multivariate modeling approach in southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.908464⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.120543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844092v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risks, benefits, and knowledge gaps of non-native tree species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastazija Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Klisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Mathieu Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Steffi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.908464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729023v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+                <w:t xml:space="preserve">David I Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I Forrester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (18), pp.4403 - 4419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on gérer les romarins pour améliorer leur santé et leur floraison ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An evaluation of multi-species empirical tree mortality algorithms for dynamic vegetation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Estève</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-11/19845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98880-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570683v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the evidence for a terrestrial carbon sink caused by increasing atmospheric CO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Walker</w:t>
+                <w:t xml:space="preserve">Peut-on gérer les romarins pour améliorer leur santé et leur floraison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin De Kauwe</w:t>
+                <w:t xml:space="preserve">Mathieu Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03243579v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand‐scale climate change impacts on forests over large areas: transient responses and projection uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating the evidence for a terrestrial carbon sink caused by increasing atmospheric CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin De Kauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nica Huber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bircher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katerina Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2313⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (5), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03243599v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude and timing of density reduction are key for the resilience to severe drought in conifer-broadleaf mixed forests in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Zamora-Pereira</w:t>
+                <w:t xml:space="preserve">Rasoul Yousefpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (68), pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-021-01085-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Stand‐scale climate change impacts on forests over large areas: transient responses and projection uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nica Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084037v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727612v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Helluy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523144v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and resilience responses of Scots pine to extreme droughts across Europe depend on predrought growth conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Thrippleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15153⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102762v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Desoto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Koen Kramer</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14300-5⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523145v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux du dépérissement de chêne vert en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daubrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 251, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low growth resilience to drought is related to future mortality risk in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Koen Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14300-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Forest Dynamics Across Europe: Potentials and Pitfalls of Empirical Mortality Algorithms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00397-3⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523164v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and resilience responses of Scots pine to extreme droughts across Europe depend on predrought growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Arun Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Andreas Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Allan Buras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (8), pp.4521 - 4537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of forest productivity to climate extremes in Switzerland using model-data fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
+                <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hartig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Babst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glob Change Biol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15011⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523149v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian calibration of a growth-dependent tree mortality model to simulate the dynamics of European temperate forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessing the response of forest productivity to climate extremes in Switzerland using model-data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Trotsiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2021⟩</w:t>
+              <w:t xml:space="preserve">Glob Change Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.2463-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523153v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bayesian calibration of a growth-dependent tree mortality model to simulate the dynamics of European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01964⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194990v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive decreases in living vegetation carbon turnover time across forest climate zones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do tree mortality models from combined tree-ring and inventory data affect projections of forest succession?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1821387116⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433, pp.606-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523158v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do tree mortality models from combined tree-ring and inventory data affect projections of forest succession?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pervasive decreases in living vegetation carbon turnover time across forest climate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Condit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hubbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (49), pp.24662-24667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1821387116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729236v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting resistance and resilience to extreme drought and late spring frost in five major European tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christof Bigler</w:t>
+                <w:t xml:space="preserve">Elisabeth Mr Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (11), pp.3781-3792. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523161v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree mortality submodels drive simulated long-term forest dynamics: assessing 15 models from the stand to global scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting resistance and resilience to extreme drought and late spring frost in five major European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seidl</w:t>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hartig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Bruna</w:t>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.2616⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.3781-3792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610269v1</w:t>
+                <w:t xml:space="preserve">hal-02523161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to kill a tree: empirical mortality models for 18 species and their performance in a dynamic forest model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Tree mortality submodels drive simulated long-term forest dynamics: assessing 15 models from the stand to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.1668⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744100v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on European forest growth-Towards an integrative approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Schaub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henrik Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina F. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. L. Anderegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine K. Ruehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12941⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (1), pp.15 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729304v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine K. Ruehr</w:t>
+                <w:t xml:space="preserve">Ozone effects on European forest growth-Towards an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Salmon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Rigling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (4), pp.1377-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626328v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought induced tree mortality - a tree-ring isotope based conceptual model to assess mechanisms and predispositions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How to kill a tree: empirical mortality models for 18 species and their performance in a dynamic forest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Schönbeck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Brang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (2), pp.485-490. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.522-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.1668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729342v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future ecosystem services from European mountain forests under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought induced tree mortality - a tree-ring isotope based conceptual model to assess mechanisms and predispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mina</w:t>
+                <w:t xml:space="preserve">Jobin Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bugmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Klopcic</w:t>
+                <w:t xml:space="preserve">Leonie Schönbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12772⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (2), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604656v1</w:t>
+                <w:t xml:space="preserve">hal-03729342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Future ecosystem services from European mountain forests under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Irauschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klopcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372128v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506661v1</w:t>
+                <w:t xml:space="preserve">hal-01372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xie Yingge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Huc</w:t>
+                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102695v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.659-673. </w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0251-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102700v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0265-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.659-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102702v1</w:t>
+                <w:t xml:space="preserve">hal-01102700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0265-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642807v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland R. Huc</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318841v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Yingge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647724v1</w:t>
+                <w:t xml:space="preserve">hal-01318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0503-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf unfolding dynamics among tree species: New insights from a study along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (12), pp.1504-1513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,2131 +7629,2131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth is not just about wood : investigating the link between ecosystem carbon uptake and net primary productivity in three European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la santé des forêts de pin d’Alep dans le Bassin Minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ostle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change and extreme events on tree architecture: implications for forest decline and die-back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabeet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouarmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Symposium: Silviculture and Management of Dryland Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Western Cape, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology to simulate tree mortality based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Minunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and delayed climate impact on pine architecture and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouarnim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDPINE4: 4th International Conference on Mediterranean Pines, Avignon, 6-10 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict tree decline and mortality from process based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology European Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépérissement et de la mortalité du sapin pectiné (Abies alba Mill.) en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs prédisposants la mortalité du sapin pectiné sur le Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DendroFrance 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne-les-Bains, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of silver fir and common beech vitality to climate change at their southern range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evoltree workshop. Forest at the limit: evolutionary - genetic consequences of environmental changes at the receding edge of distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sopron, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodendro 2009 - Developments, Advances, Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Mallorca, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budburst of european beech in Ventoux forest: a modelling approach of trade-off between carbon input and frost risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likely effects of climate change on growth of Fagus sylvatica: study along altitudinal gradients and comparison with the co-occurring species Abies alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la croissance et la répartition de deux espèces en co-occurrence sur le Mont Ventoux : le sapin pectiné (Abies alba Mill.) et le hêtre commun (Fagus sylvatica L.). Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vulnerability to climate change: example of the silver fir-beech community forest at its southern Alps margin. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. FMSH-ESF Entre Sciences: new methodologies and interdisciplinary approaches in global change research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Porquerolle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9629,397 +9763,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration Regulation of silver firs during and after severe droughts in relation to soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on tree architecture may contribute to forest decline and dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouarmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thaabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. International Forestry Review, 12 (5), pp.45-45, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10029,154 +10163,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on tree architectural development and leaf area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change - Realities, Impacts Over Ice Cap, Sea Level and Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.103-126, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10186,147 +10320,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasradin Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10336,147 +10470,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10486,222 +10620,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la décomposition des racines de conifères digue de fermeture du barrage de Casterino : rapport d'étape après 10 ans de décomposition et compte rendu après l'intervention d'octobre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la décomposition des racines de pin d'Alep. Digue amont du barrage de Mallemort : compte rendu après l'intervention de mars 2019 et synthèse après 7 ans de décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea Aix en Provence. 2019, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10711,114 +10845,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes fonctionnelles du dépérissement et de la mortalité du sapin pectiné en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10965,51 +11099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylar Bankston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailleret Maxime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vosto Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouard Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Andy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-025-01767-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Trotsiuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Apuhtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Mahnken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Collalti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Biondo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120543" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazija Dimitrova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;vesque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.908464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Thrippleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98880-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03570683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Est&#232;ve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Kauwe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora-Pereira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Yousefpour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanewinkel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01085-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nica Huber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bircher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2313" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00397-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sterck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14300-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forrester" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vanoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trugman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821387116" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14803" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610269v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12941" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744100v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1668" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Joseph" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Sch&#246;nbeck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15154" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bugmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irauschek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klopcic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12772" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarmim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cody" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouarnim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598789v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096149v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811388v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>