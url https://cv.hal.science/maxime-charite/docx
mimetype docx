--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -100,3029 +100,3029 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'insoumettre ou se démettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 / 8075, pp.449-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04984580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La motion de rejet préalable, une procédure détournée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05171493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">S'insoumettre ou se démettre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et l'interruption volontaire de grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 1, pp.31-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue critique sur l'arrêt Tamazount (indemnisation des enfants de harkis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 / 8075, pp.449-450</w:t>
+              <w:t xml:space="preserve">, 2024, 18 / 8039, pp.878-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique, pas dynamite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 30, pp.1658-1662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04690472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 / 8039, pp.878-879</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des « droits essentiels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 25, pp.1364-1372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une responsabilité du fait des actes de gouvernement en trompe-l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 40, n° 470v6, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04939019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles décisions DR du Conseil constitutionnel : progrès ou problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 42, n° 1213, pp.1706-1708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04939016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence totale de dispositif législatif, angle mort du contrôle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 14, n° 2111, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux harkis, la France reconnaissante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 43, pp.2349-2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inconstitutionnalité sans l’effet utile : le paradoxe du grief tiré de la méconnaissance de l’article 7 de la Charte de l’environnement dans la jurisprudence QPC du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle suisse du vote par correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3, pp.749-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En passant par la Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Blog Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un changement de la « formule magique » en Suisse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contrôle de constitutionnalité plus « vert » qu'hier et moins que demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 36, n° 985, pp.1612-1614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement de procédure pour le contrôle de constitutionnalité a priori : entre codification et modernisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 14, n° 445, pp.718-720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompétence du juge du référé-liberté pour suspendre l'exécution d'une décision portant nomination d'un membre du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chronique n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du contentieux administratif à l'heure de la sécurité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 42, n° 623, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de l'office du juge administratif à la théorie du changement de circonstances affectant la légalité des actes réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 1, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triple régression dans la composition du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 7, n° 149, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résurgence de l'identité constitutionnelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 44-45, n° 650, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« ultrarestriction » du contrôle du juge de l’impôt au service des finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 44, n° 429w8, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangère au pouvoir du juge administratif, l’abrogation, pourquoi le serait-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Blog Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès de pouvoir législatif et excès de pouvoir administratif. Étude comparée de l’office des juges constitutionnel et administratif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, thèse n° 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La composition du Conseil constitutionnel à l'épreuve du renouvellement de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 41, pp.2375-2379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du Conseil constitutionnel d'un pouvoir général d'injonction à l'égard du législateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 5, n° 201e7, pp.23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réquisitoire contre le pouvoir du Conseil constitutionnel de commenter ses décisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 42, n° 1082, pp.1889-1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes générales existent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURISdoctoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes rattachables à l'office du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 126, pp.e1-e19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes rattachables à l'office du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 53403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu les « mesures purement gracieuses » générales et impersonnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique administrative, article 318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit environnemental de l’affichage publicitaire à l’épreuve de l’exception d’illégalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 126, pp.24-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « besoins essentiels à la vie » : une notion fonctionnelle au cœur de la lutte contre la pandémie du Coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique n° 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des « circonstances particulières » dans la jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour la féminisation du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 6, pp.1551-1569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cas d’ouverture du recours pour excès de pouvoir dirigé contre les actes réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 43928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclarations d’inconstitutionnalité « de date à date » en contentieux constitutionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 4, pp.775-781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le Conseil constitutionnel réécrit la loi. À propos de la rectification d’une disposition législative par voie de conséquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 5, pp.261-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des obstacles à la justiciabilité des actes réglementaires : l’exemple du décret relatif à l’allocation temporaire d’attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 1, pp.31-36</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 3, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 25, pp.1364-1372</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la modernisation du mode de rédaction des décisions du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 24631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 40, n° 470v6, pp.20-22</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe du pluralisme interprété à la lumière du phénomène de recomposition de la vie politique, avatar du concept de « constitution vivante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 28766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 42, n° 1213, pp.1706-1708</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles impératives du droit international, limite matérielle à la révision de la Constitution fédérale de la Confédération suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 106, pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 43, pp.2349-2352</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incompétence du juge du référé-liberté pour prescrire une mesure d’urgence au Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 11, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...2298 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924936v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02924778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première application positive de la jurisprudence Arcelor</w:t>
               </w:r>
@@ -3686,648 +3686,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des « droits fondamentaux » aux « droits essentiels ». Proposition pour une évolution conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Congrès Français de Droit Constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de « Session 3 – Le contentieux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le projet d’installation d’un terminal méthanier flottant dans le port du Havre : contexte et enjeux juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Mutations du Droit de l'Université Le Havre Normandie, Apr 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conclusions David sur l’arrêt Blanco : du principe de la séparation des pouvoirs à la règle de la compétence administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmond David (1834-1913). Itinéraire brisé d’un conservateur au Conseil d’État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Juridique Pothier de l'Université d'Orléans, Nov 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et l’interruption volontaire de grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association AL’HUMNI CJ de l’Université Le Havre Normandie, Feb 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Juridique Pothier de l'Université d'Orléans, Nov 2023, Orléans, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’installation d’un terminal méthanier flottant sur le site portuaire du Havre, symbole des limites d’un droit public économique durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thémis-UM de Le Mans Université, Sep 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel en temps de crise et d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74e congrès de la Commission Internationale pour l’Histoire des Assemblées d’État, « Les pouvoirs parlementaires et politiques en temps de crise et d’exception »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Internationale pour l’Histoire des Assemblées d’État; Comité d’Histoire Politique et Parlementaire, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches sur les Mutations du Droit de l'Université Le Havre Normandie, Apr 2023, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l’État du fait des accords d’Évian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizième Printemps de la jeune recherche de l’Association Française pour la recherche en Droit Administratif, « 1962 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche Carré de Malberg de l’Université de Strasbourg, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thémis-UM de Le Mans Université, Sep 2023, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence « écolomique » du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit (public économique) du monde d’après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche en droits Fondamentaux des Échanges Internationaux et de la Mer de l'Université Le Havre Normandie, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Commission Internationale pour l’Histoire des Assemblées d’État; Comité d’Histoire Politique et Parlementaire, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales dans la jurisprudence du Conseil d’État (1815-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales et droit(s) : acteurs, institutions et législations comparées (1815-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contextual Research in Law Research Group de la Vrije Universiteit Brussel; Studium Loire Valley Institute for Advanced Studies; Pouvoirs, Lettres, Normes de l'Université d'Orléans, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942566v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04942555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « besoins essentiels à la vie » : une notion fonctionnelle au cœur de la lutte contre la pandémie du Coronavirus</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « arrêts jumeaux » en droit administratif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 272 pp., 2024, Logiques juridiques, 978-2-336-44943-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5254,51 +5254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans par le droit administratif à l'ombre de Macarel &amp; Cormenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans dans la jurisprudence des « Cours suprêmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Épitoge, vol. XXVIII, 134 pp., 2020, L'Unité du droit, 979-10-92684-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6087,852 +6087,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence du Conseil constitutionnel et les péchés capitaux du législateur : l’exemple de la procédure d’élaboration et d’adoption de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lehman, Constance; Auroy, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit et les péchés capitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.49-60, 2022, Presses universitaires de Sceaux, 9782-84934-622-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 19 – La responsabilité sans faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charité, Maxime; Duclos, Nolwenn; Eddazi, Fouad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orléans par le droit administratif à l’ombre de Macarel &amp; Cormenin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. XXXV, L’Épitoge, pp.231-241, 2022, L’Unité du Droit, 979-10-92684-51-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.49-60, 2022, Presses universitaires de Sceaux, 9782-84934-622-8</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : De quoi « droit administratif général », « Orléans » et « Macarel et Cormenin » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Eddazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charité, Maxime; Duclos, Nolwenn; Eddazi, Fouad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orléans par le droit administratif à l’ombre de Macarel &amp; Cormenin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. XXXV, L’Épitoge, pp.13-20, 2022, L’Unité du Droit, 979-10-92684-51-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction : De quoi « droit administratif général », « Orléans » et « Macarel et Cormenin » ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les rapports du président de la République et du Conseil constitutionnel », corrigé du sujet de dissertation donné à l’Université Le Havre Normandie au second semestre 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verpeaux, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit constitutionnel. 2023. Méthodologie &amp; sujets corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.156-164, 2022, Les annales du droit, 978-2-247-21644-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserves d'interprétation dans les décisions QPC et approfondissement de l'État de droit : une relation ambivalente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colavitti, Romélien; Corioland, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question prioritaire de constitutionnalité (QPC) et État de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.85-103, 2021, 978-2-343-23016-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les injonctions au législateur du Conseil constitutionnel, technique atypique de garantie normative de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibierge, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative. Exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.311-327, 2021, Droit privé &amp; sciences criminelles, 978-2-84934-518-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La limitation du pouvoir aux États-Unis », corrigé du sujet de dissertation donné à l’Université Le Havre Normandie au premier semestre 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verpeaux, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit constitutionnel. 2022. Méthodologie &amp; sujets corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.94-103, 2021, 978-2-247-20621-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestation de la notion de jus cogens en droit français. Échographie d'une forme de garantie normative du droit international en voie de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibierge, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative. Exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.245-258, 2021, Droit privé &amp; sciences criminelles, 978-2-84934-518-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'Orléans dans la jurisprudence internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Duclos</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanne Craveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, vol. XXXV, L’Épitoge, pp.13-20, 2022, L’Unité du Droit, 979-10-92684-51-3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charité, Maxime; Duclos, Nolwenn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orléans dans la jurisprudence des « Cours suprêmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. XXVIII, L’Épitoge, pp.123-129, 2020, L'Unité du droit, 979-10-92684-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.156-164, 2022, Les annales du droit, 978-2-247-21644-4</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un étudiant en droit ouvrait la voie à l’examen de QPC posées au Conseil constitutionnel, juge électoral – CC, n° 2011-4538 SEN, 12 janvier 2012, Sénat, Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charité, Maxime; Duclos, Nolwenn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orléans dans la jurisprudence des « Cours suprêmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. XXVIII, L’Épitoge, pp.97-100, 2020, L’Unité du Droit, 979-10-92684-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...321 lines deleted...]
-                <w:t xml:space="preserve">L'absence d'Orléans dans la jurisprudence internationale</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : De quoi « Orléans », « jurisprudence » et « Cours suprêmes » sont-ils le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charité, Maxime; Duclos, Nolwenn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orléans dans la jurisprudence des « Cours suprêmes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. XXVIII, L’Épitoge, pp.13-16, 2020, L’Unité du Droit, 979-10-92684-39-1</w:t>
@@ -7546,51 +7546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charit&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02930246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02930069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03079672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03827573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Craveia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02926394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/tel-04942090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charit&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Duclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02930246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02930069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03079672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02924788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04938788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03827573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Craveia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04942169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02926394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02921795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/tel-04942090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>