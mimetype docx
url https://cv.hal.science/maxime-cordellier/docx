--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2790,165 +2790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
+                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305740v1</w:t>
+                <w:t xml:space="preserve">hal-02305735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
+                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305735v1</w:t>
+                <w:t xml:space="preserve">hal-02305740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB35150D"/>
+    <w:nsid w:val="20C592FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>