--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -290,252 +290,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419265v1</w:t>
+                <w:t xml:space="preserve">hal-05406189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sobriété énergétique, entre choix et contrainte, Hors-Série 39, 29 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406189v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs face à la question énergétique : mythe de la transition et inertie du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -713,51 +713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panser l'agriculture : de la transition énergétique comme renouvellement du projet productiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -941,51 +941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'information portant sur les connaissances sociologiques liées au changement climatique en Normandie [2023-2024]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot;, novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1165,51 +1165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de l'encombrement dans les styles de vie alternatifs (TERESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique de l'adaptation des exploitations agricoles aux enjeux énergétiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot; novembre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,51 +1812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les sobriétés énergétiques par l’enquête participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Énergie &amp; SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; Université Caen/MRSH; Mines Paris-PSL; Observatoire exploratoire des pratiques sociales liées à la crise énergétique (PROMETHEE), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1944,191 +1944,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entretiens oraux à la constitution de corpus écrits : enjeux du codage non-verbal, de l’anonymisation et du partage des données numériques</w:t>
+                <w:t xml:space="preserve">Tenir les positions. Analyse sociologique des représentations de l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des ALE (Ateliers Lausannois d’Ethnographie) : Questionner les rapports entre ethnographies et droit(s) Impératifs légaux, méthodologiques et épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF (Association internationale des sociologues de langue française), Jun 2022, Lausane, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres de l’Ingénierie Maritime (RIM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421867v1</w:t>
+                <w:t xml:space="preserve">hal-05421845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir les positions. Analyse sociologique des représentations de l'élévation du niveau des mers</w:t>
+                <w:t xml:space="preserve">Des entretiens oraux à la constitution de corpus écrits : enjeux du codage non-verbal, de l’anonymisation et du partage des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’Ingénierie Maritime (RIM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. 6 p</w:t>
+              <w:t xml:space="preserve">7ème édition des ALE (Ateliers Lausannois d’Ethnographie) : Questionner les rapports entre ethnographies et droit(s) Impératifs légaux, méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF (Association internationale des sociologues de langue française), Jun 2022, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421845v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature based sports in forest areas in France. Results from the 2015 French national survey &amp;quot;Forest and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et agriculture. Les agriculteurs installés sur le territoire du PNR Normandie-Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,165 +2790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
+                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305735v1</w:t>
+                <w:t xml:space="preserve">hal-02305740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
+                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305740v1</w:t>
+                <w:t xml:space="preserve">hal-02305735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20C592FE"/>
+    <w:nsid w:val="EB142857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>