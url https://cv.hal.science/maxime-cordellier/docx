--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -290,252 +290,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sobriété énergétique, entre choix et contrainte, Hors-Série 39, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406189v1</w:t>
+                <w:t xml:space="preserve">hal-05419265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Sobriété énergétique, entre choix et contrainte, Hors-Série 39, 29 p. </w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419265v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs face à la question énergétique : mythe de la transition et inertie du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,226 +625,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire technocratique, management et vie quotidienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panser l'agriculture : de la transition énergétique comme renouvellement du projet productiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La technocratie en France. Une nouvelle classe dirigeante?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie de l'énergie : gouvernance et pratiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.341-347, 2015, 978-2-271-08515-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305638v1</w:t>
+                <w:t xml:space="preserve">hal-02305634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panser l'agriculture : de la transition énergétique comme renouvellement du projet productiviste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaginaire technocratique, management et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Deléage</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'énergie : gouvernance et pratiques sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La technocratie en France. Une nouvelle classe dirigeante?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.61-79, 2015, 978-2-356-87397-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305634v1</w:t>
+                <w:t xml:space="preserve">hal-02305638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -941,51 +941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'information portant sur les connaissances sociologiques liées au changement climatique en Normandie [2023-2024]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot;, novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1165,51 +1165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de l'encombrement dans les styles de vie alternatifs (TERESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique de l'adaptation des exploitations agricoles aux enjeux énergétiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot; novembre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,51 +1812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les sobriétés énergétiques par l’enquête participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Énergie &amp; SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; Université Caen/MRSH; Mines Paris-PSL; Observatoire exploratoire des pratiques sociales liées à la crise énergétique (PROMETHEE), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1944,191 +1944,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir les positions. Analyse sociologique des représentations de l'élévation du niveau des mers</w:t>
+                <w:t xml:space="preserve">Des entretiens oraux à la constitution de corpus écrits : enjeux du codage non-verbal, de l’anonymisation et du partage des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’Ingénierie Maritime (RIM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. 6 p</w:t>
+              <w:t xml:space="preserve">7ème édition des ALE (Ateliers Lausannois d’Ethnographie) : Questionner les rapports entre ethnographies et droit(s) Impératifs légaux, méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF (Association internationale des sociologues de langue française), Jun 2022, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421845v1</w:t>
+                <w:t xml:space="preserve">hal-05421867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entretiens oraux à la constitution de corpus écrits : enjeux du codage non-verbal, de l’anonymisation et du partage des données numériques</w:t>
+                <w:t xml:space="preserve">Tenir les positions. Analyse sociologique des représentations de l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des ALE (Ateliers Lausannois d’Ethnographie) : Questionner les rapports entre ethnographies et droit(s) Impératifs légaux, méthodologiques et épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF (Association internationale des sociologues de langue française), Jun 2022, Lausane, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres de l’Ingénierie Maritime (RIM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421867v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature based sports in forest areas in France. Results from the 2015 French national survey &amp;quot;Forest and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et agriculture. Les agriculteurs installés sur le territoire du PNR Normandie-Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,165 +2790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
+                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305740v1</w:t>
+                <w:t xml:space="preserve">hal-02305735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des modes de vie urbains à l'horizon 2050 : une transition écologique annoncée ?</w:t>
+                <w:t xml:space="preserve">Traitement social de l'encombrement : significations sociologiques du sauvetage des objets dans la société d'abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79e Congrès de l'association francophone pour le savoir (Acfas) : Curiosité, diversité, responsabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) : RT11 - Sociologie de la consommation et des usages : autour du thème général "Création et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305735v1</w:t>
+                <w:t xml:space="preserve">hal-02305740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB142857"/>
+    <w:nsid w:val="EBF7B9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-cordellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8046-7651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232428735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>