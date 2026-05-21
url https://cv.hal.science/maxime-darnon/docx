--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Darnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6188-7157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124051758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of optical energy transfer between the 0th and −1st orders diffracted by an all-dielectric resonant waveguide grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Olloghe Mandoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Numerical Aperture on the Dosimetry Performances of Low‐OH Pure Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of plasma etching processes for III-V semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100330. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high performance sub-millimetric InGaP/InGaAs/Ge solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Two-axis Tracking Monofacial and Bifacial Photovoltaic Systems in Humid Continental Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.12-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0003701X24603090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on a Radioluminescent Silica-based Optical Fiber Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.15065615070. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3549154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of nanogrids for remote telecom base stations in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F. Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.110714. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing minority carrier lifetime in Ge: Insights from HF and HCl cleaning procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.013203. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and experimental validation of Concentrator Photovoltaic module based on Surface Mount Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.112890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy on the Moon for fixed or tracked photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.26. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-assisted plasma etching (TAPE): Concept, mechanism, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Fathzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Terminal GaInP/GaInAs/Ge Solar Cells for Subcells Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2538. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and chemical evolution of monocrystalline porous germanium over time in various storage environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2024.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fabrication of multiple Ge nanomembranes from a single wafer: Towards sustainable recycling of Ge substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.e00806. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive performance evaluation of bifacial photovoltaic modules: insights from a year-long experimental study conducted in the Canadian climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.28. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium Surface Wet-Etch-Reconditioning for Porous Lift-off and Substrate Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.107851. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic panel tilt angle for short periods of time or multiple reorientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100417. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Induced Damage on AlGaN/GaN Heterostructure During Gate Opening for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modeling of CPV Performance Loss Factors in Humid Continental Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2023.3326564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Passivated Al Front Contacts for III-V/Ge Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.6209. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16176209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Characterization of Solar Cells With Microstructured Antireflective Coating in a Concentrator Photovoltaic Monomodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Joel Kinfack Leoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Dirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2023.3295498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐efficiency GaAs solar cells grown on porous germanium substrate with PEELER technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202300643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of individual I(V) characteristics of each sub-cell of a triple junction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herinirina Fanevamampiandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.20. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interconnects for III-V semiconductor heterostructures for miniaturized power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.101701. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2023.101701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-scale detachable monocrystalline germanium nanomembranes for the growth of III–V materials and substrate reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Oulad Elhmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (18), pp.4696-4702. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NA00053B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Assessment of Standalone Photovoltaic Systems for Community Health Centers in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.522-543. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/solar3030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and Experimental Validation of Concentrator Photovoltaic Module Based on Surface Mount Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Jean Herbert kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4580254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction solar cell mesa isolation: Correlation between process, morphology and cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.111643. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured antireflective encapsulant on concentrator solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St‐pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and low damage III-V/Ge heterostructure etching for multijunction solar cell fabrication with passivated sidewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.100083. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2021.100083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of InGaP/InGaAs/Ge solar cells for microconcentrator photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐junction monolithic interconnected modules for concentrator photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and low damage III-V/Ge heterostructure etching for multijunction solar cell fabrication with passivated sidewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100083. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2021.100083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐powered light‐induced plating for III‐V/Ge triple‐junction solar cell metallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.3672-3681. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate impact analysis on the optimal sizing of a stand-alone hybrid building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.109676. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface preparation of porous Si-graphene nanocomposites for heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5), pp.053202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0000423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial lift-off of InGaAs solar cells from InP substrate using a strained AlAs/InAlAs superlattice as a novel sacrificial layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasma process on III-V/Ge multijunction solar cell via etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.49-54. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydrogen Plasma Treatment for Soft and Selective Silicon Nitride Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouchilaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1700658. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Via Hole Integration on Multijunction Solar Cells for Through Cell Via Contacts and Associated Passivation Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.1456 - 1461. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2017.2711423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ion velocity distribution functions through high-aspect ratio holes in inductively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.93109 - 32108. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness generation during Si etching in Cl 2 pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4951694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dry etching of TiN nanostructures over SiO2 nanotrenches using a Cl2/Ar/N2 inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4936885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively coupled plasma etching of ultra-shallow Si3N4 nanostructures using SF6/C4F8 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.68 - 71. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep germanium etching using time multiplexed plasma etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fafard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.060605. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4936112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficacy of post porosity plasma protection against vacuum-ultraviolet damage in porous low-k materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (11), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4915508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching in a pulsed HBr/O−2 plasma. I. Ion flux and energy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.032202. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4917230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching in a pulsed HBr/O−2 plasma. II. Pattern transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (118), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4917231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of porous SiOCH by first contact with water vapor after plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (6), pp.061205. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4932533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Bulk c-Si Properties during the Processing of GaP/c-Si Heterojunction Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Successful Integration of Porous Low-k Materials: Strategies Addressing Plasma Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.N3071 - N3083. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0081501jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of silicon nitride for CMOS gate spacer technology. III. Investigation of synchronously pulsed CH3F/O2/He plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, B 32 ,, pp.021807. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Cl2/Ar inductively coupled plasma processing: 0D model versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.16276 - 16282. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of porous dielectric line wiggling phenomenon with metallic hard mask: From simulation to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (23), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4882080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved ion flux, electron temperature and plasma density measurements in a pulsed Ar plasma using a capacitively coupled planar probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas St J Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of water adsorption in plasma-damaged porous low-k dielectric by controlled-atmosphere infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.B 31(6). </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4827252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of plasma etch damage to porous oxycarbosilane ultra low- k dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46(26), pp.265303. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/26/265303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale silicon etching control using pulsed Cl-2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.011201. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4768717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux and ion distribution function measurements in synchronously pulsed inductively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, A 31(2), pp.020604. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4790364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-k structure and porosity on etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.B 31, 011207. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4770505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review: Pulsed High-Density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30, 040801. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4716176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall passivation layer thickness and composition profiles of etched silicon patterns from angle resolved x-ray photoelectron spectroscopy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (12), pp.111-124905. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4729775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a manufacturing grade, k = 2.0 spin-on material in a single damascene structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampath Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (5), pp.N85-N90. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.013205jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recess minimization during gate patterning using synchronous plasma pulsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.B 30, 040604. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4737125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed high-density plasmas for advanced dry etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankargul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.040801. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4716176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching mechanisms of thin SiO2 exposed to Cl2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 29(5), Sep/Oct 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of porous SiOCH patterning using metallic hard mask: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (4), pp.667-685. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of porosimetry techniques for the characterization of plasma-treated porous ultra low-K materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kodadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Haberfehlner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue growth on metallic hard mask after dielectric etching in fluorocarbon based plasmas. II. Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vac. Sci. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.B 29 (1), Jan/Feb 2011, 011018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH integration: etch challenges with a trench first metal hard mask approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.389. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3567609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Pulsed Plasma for Silicon Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.27 (1), 717-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughening of porous SiCOH materials in fluorocarbon plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3446820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing damage to Si substrates during gate etching processes by synchronous plasma pulsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5), pp.926-935. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3483165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of porous SiOCH using an organic mask: Comparison with a metallic masking strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, B28 (1), pp 149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Silsesquioxane-Based Hybrid Electron Beam And Optical Lithography For High Density Circuit Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (6), pp.2588-2592. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3246357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Reliability of 50nm Half Pitch Structures in Aurora® LK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. .Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, April 2009, 04C018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of dielectric films induced by plasma ashing processes: Hybrid versus porous SiOCH materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.B 26, 1964-1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ellipsometric porosimetry for in-line characterization of ultra low-$\kappa$ dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1278-1282. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200777776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of reducing and oxidizing ash plasmas in preventing metallic barrier diffusion into porous SiOCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of narrow porous SiOCH trenches using a TiN hard mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (11), pp.2226-2235. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch mechanisms of hybrid low-k material (SiOCH with porogen) in fluorocarbon based plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Vac Sc. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.B 25, (2007), 715-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undulation of sub-100 nm porous dielectric structures: A mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maitrejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (19), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2805774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of porous dielectric film modification induced by reducing and oxidizing ash plasmas in high-density plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1928-1940. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2804615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of chamber wall coatings during the patterning of ultralow-k materials with a metal hard mask: Consequences on cleaning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 25, pp. 886-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching characteristics of TiN used as hard mask in dielectric etch process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Vac. Sc. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, B 24, pp.2262-2270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a controlled patterning of 10 nm silicon gates in high density plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B 23, pp.1913-1923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro fabrication of III-V based solar cells for weight reduction and performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Photovoltaics for Energy Conversion in extra-terrestrial environment Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INES, Jul 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Plasma Etching Process of Copper for the Microfabrication of High-Density Interconnects in Advanced Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC51909.2023.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cost-effective and sustainable III-V solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 50th Photovoltaic Specialists Conference (PVSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a plasma etching process of copper for the microfabrication of high-density interconnects in advanced packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 73rd Electronic Components and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature joining of semiconductor substrates and thin layers on solid and flexible wafers by solid-liquid inter-diffusion bonding using a low-thickness Ni-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regregny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Malta 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP58682.2023.10267939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Diesel Generator Usage for Multi-Source Nano-Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F. Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Montreal, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Triple-Junction Solar Cell Assembly Process for Concentrator Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haghparast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States. pp.2223-2229, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC51909.2023.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concentrated Photovoltaic (CPV) module architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of a detachable Ge epitaxial layer grown on porous germanium for PV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference (IEEE-PVSC 49)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low-damage plasma process using remote plasma source for the gate opening step in the AlGaN/GaN MOS HEMT integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching of Copper for the Microfabrication of High-Density Interconnects in Advanced Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 68th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching of III-V materials for photo transducers fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Existing Approaches for Modeling the Incident Irradiance on Bifacial Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovao Pedro Trovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Scale III-V/GeMultijunction Solar Cell with Through Cell Via Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Terminal Three-Junction Solar Cells for Sub-Cells Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, on line, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Scale III-V/Ge Multijunction Solar Cell with Through Cell Via Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gay G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of Ge substrates for cost-effective fabrication of III-V/Ge thin solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeas Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millimeter-scale multijunction solar cells for concentrator photovoltaics (CPV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2022 - Physics, Simulation, and Photonic Engineering of Photovoltaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2022, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2613441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPV Module to Rate Antireflective and Encapsulant Coating in Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Denver (On line), United States. pp.030004, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Feedback from a CPV Plant in a Nordic Location, Québec, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of high efficiency InGaP/InGaAs/Ge solar cells andpathways for further improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication and transfer of a detachable Ge epitaxial layer grown on porous germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple substrate reuse : straightforward reconditioning of Ge wafers after porous separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeas Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference (IEEE-PVSC 49)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low-damage plasma etching processes for preserving AlGaN/GaN heterostructure integrity in MIS HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductors weeks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ann Arbor, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of High Efficiency InGaP/InGaAs/Ge Solar Cells and Pathways for Further Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Photovoltaics and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge multijunction solar cell with through cell via contact fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2021 - 48th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Fort Lauderdale (virtual event), United States. pp.2231-2233, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9519047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional triple junction solar cells based on micro technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, Canada. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-based Metallization for Silicon Heterojunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Lachowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop for Silicon Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Low Damage Plasma Etching Processes on the Integrity of AlGaN Layers Integrated in GaN HEMT During Gate Opening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 67 Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Symposium, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGaP/InGaAs/Ge microcells robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated Photovoltaics Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction Solar Cell Mesa Isolation: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Denver (On line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Plasma Etching and Passivation With a Single Plasma Process for Low-Damage Multijunction Solar Cell Fabrication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 67 Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Symposium, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching: an Enabler to Better Concentrated Photovoltaics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on the 8th International Conference on Microelectronics and Plasma Technology (ICMAP) &amp; 9th International Symposium n Functional Materials (ISFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Hwaseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Various InGaAs-based Solar Cells for Concentrated Photovoltaics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Denver (On line), United States. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0103648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction Solar Cell Electrical Isolation and Passivation with a Single Plasma Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (on line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface for extended temperature operating range in concentrator photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maїté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States. pp.050002-1 -- 050002-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0032134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Treatment For Fluxless Flip-chip Chip-Joining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S&amp;Systems Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMI, Jan 2020, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards miniaturization of concentrated photovoltaics (CPV): impacts on fabrication, performance and robustness of solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PVSC Virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards miniaturization of concentrated photovoltaics (CPV): impact on fabrication, performance and robustness of solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Calgary (virtual), Canada. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Back Contacted III/Ge Triple Junction Solar Cells,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mackre-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Concentrated PhotoVoltaïcs Systems (CPV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States. pp.020005-1 -- 020005-5, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Short-Circuit Current of Concentrator Solar Cells Using a Deposited Microbead Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Concentrated PhotoVoltaïcs Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectures of Concentrated Photovoltacs (CPV) solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mackre-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT AMELIZ: PATTERNING TECHNIQUES FOR COPPER ELECTROPLATED METALLIZATION ON HETEROJUNCTION CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Lachowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Diaz Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European PV Solar Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process cleaning to improve wafer to wafer reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIS 2019 (European Nanofabrication Research Infrastructure Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, UNIVERSITY OF TWENTE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced damage during III-V semiconductor patterning for photonic and photovoltaic applications: from characterization to minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference on defects recognition, imaging and physics in semiconductors (DRIP XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes for High Efficiency Multi-Junction Solar Cells Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Columbus, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Platinum using BEOL industrially compatible processes; Chemical Mechanical Polishing vs. ICP Plasma etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elshear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Micro and Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage Low-Current Multijunction Monolithic Interconnected Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Temperature-Dependent Energy Output of Concentrator Photovoltaic Systems using Nanotextured Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/nanotechnologies to improve concentrated photovoltaics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro-nano fabrication, (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area downsizing effects on electrical performance and robustness of triple junction solar cells for CPV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivating Antireflection Coating for Improving Optical Properties of Concentrated Photovoltaics Using PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Surfaces in Concentrator Photovoltaic Systems To Improve Temperature-Dependent Energy Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Aspect Ratio and Low Damage III-V/Ge Heterostructure Via Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Cell with Light-Induced Plated Front Emitter Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plasma etching process exposure on the integrity of AlN and AlGaN layers integrated in GaN heterojunction transistors (HEMTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fesiienko Oleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro-nano fabrication, (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Platinum using CMP and plasma etching industrially compatible processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Micro and Nano Engineering MNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Incorporation of Microbeads into Concentrator Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PN.2019.8819537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Etching for Through Cell Via Contact Multijunction Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual technological procedure for multijunction solar cell : InGaAs subcell Epitaxial Lift-Off combined with InP wafer recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrator Photovoltaic Systems CPV'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Etching for Through Cell Via Contact Multijunction Solar Cellc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Contacted Multijunction Micro Solar Cells: Fabrication & Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2018-04-01, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of humidity with plasma-damaged porous low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Advanced Metallization Conference (ADMETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense array CPV receivers: Impact of the cooling device on the net PV output for different illumination profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Vilarrubí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro F Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Sisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain. pp.080008, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Treatment for Fluxless Flip-Chip Chip-Joining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique A Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC.2018.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge multijunction solar cell with Through Cell Vias Contacts fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of multi junction solar cells for concentrated photovoltaics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Energy Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent bonding process for III-V/Ge multijunction solar cell integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain. pp.090004, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Via sidewall insulation for through cell via contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada. pp.040002, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial lift-off of low band gap subcells for multijunction solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Key Microfabrication Processes for Through Cell Via Contacts Multi-Junction Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad, Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The handling of thin substrates and its potential for new architectures in multi-junction solar cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada. pp.040001, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments of epitaxial lift-off process over InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro nanofabrication (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPV Research at Universite de Sherbrooke: from materials to systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Boucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimeter Multijunction Solar Cells: Impact of Dimension, Design and Architecture on Electrical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Concentrator Photovoltaic Systems (CPV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Otawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/Nanotechnologies for high efficiency solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and Low Damage III-V/Ge Heterostructures via Etching for Multijunction Photovoltaic Cell Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 10th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching for III-V/Ge multijunction solar cells singulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12) (25–27 April 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma etching be used in photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through Cell Via Contacts: Impact of Hole Integration on Multi-Junction Solar Cell and Associated Surface Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate Handling Strategies Thinned Multi-junction Solar-cell Wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching for High Efficiency Solar Cells Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad, Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching applications in concentrated photovoltaic cell fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Freibourg, Germany. pp.060001, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP/c-Si heterojunction solar cell processing: understanding and recovery of bulk degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on crystalline silicon PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching for high efficiency solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity distribution function of ions through high-aspect ratio holes in Inductively-Coupled Plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtechnologies for high efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Photonics North (PN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Quebec City, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PN.2016.7537907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP/Si heterojunction solar cells: an alternative to amorphous silicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Photovoltaic Technical Conference (PVTC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of the line-width and line-edge roughness transfer during self-aligned double patterning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pradelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2015, San Jose, CA, United States. pp.94280B, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2085812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Materials Characterization by Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics in pulsed hydrogen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in low temperature plasma diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th GEC / ICRP−9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-porosity Plasma protection (P4): a promising strategy against v-UV damage in porous, low-k materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of contact etching for 14FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-junction Solar Cells with Through Substrate Vias Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation PhotoVoltaics Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high−aspect holes in ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM 2015 (Plasma Etch and Strip in Microtechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Cell with Gallium Phosphide / Silicon Heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells with gallium phosphide/silicon heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Concentrator Photovoltaic Systems (CPV-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-les-Bains, France. pp.040003, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Bulk c-Si Properties during the Processing of GaP/c-Si Heterojunction Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics (Silicon PV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany. pp.493-499, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas St J Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Damage of Porous Low-k Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor wall plasma cleaning processes after InP etching in Cl2/CH4/Ar ICP discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 7th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for dielectric constant reduction in integrated circuits interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. pp.Mrss14-1692-cc01-01, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2014.609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dry etching of titanium nitride nanostructures with chlorine-based inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josee Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Micro and Nano Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics in Pulsed Hydrogen Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 61st international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mask on contact etching at the 20 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Pulsed Hydrogen Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Nanoscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively coupled plasma etching of ultra-shallow Si3N4 and SiO2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josee Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Micro and Nano Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the plasma & mask materials during the contact etching for 14FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 61st international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau plasma froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Technological Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon etching in synchronized pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 spacers etching in synchronized pulsed CH3F/O2/He/SiF4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 60h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 60h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas: from plasma parameters to pattern transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Passivation Layer Composition and Thickness on Silicon Patterns Etched by Synchronously Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Plasma Etch and Strip in Microelectronics Workshop (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly patterning using block copolymer for advanced CMOS technology: optimisation of plasma etching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. Volume: 8328 Pages: 83280M (6 pp.), </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.91639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new plasma technologies for 22 nm gate etch processes and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, United States. pp.83280D, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.920312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tampa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges related to linewidth roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azarnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Menguelti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of synchronized pulsed plasmas for highly selective etching of Si3N4 spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Meeting of the Electrochemical and Solid State Society (PRiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly patterning using block copolymer for advanced CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly patterning using block copolymer for advanced CMOS technology: optimisation of plasma etching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching for Back End Of Line Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiCl4/Cl2 plasmas: a new chemistry to etch high-k material selectively to Si-based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of reactive pulsed plasmas by absorption spectroscopy, modulated beam Mass spectrometry, ion flux probes and RFEA analyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Pulsed Plasma Diagnostics Workshop (PPDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Processes Challenges for Porous SiCOH Integration in Advanced Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-k integration using metallic hard masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCPSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium. pp.195, 193-195, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.187.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly patterning using block copolymer for advanced CMOS Technology : optimisation of plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. pp.83280M, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.916399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new plasma technologies for 22nm gate etch processes and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st pulsed plasma diagnostic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch processes with pulsed plasmas for advanced CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microelectronics and Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Plasma-Induced Damages on low-k during Interconnection Integration by Scatterometric Porosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Modulation of High density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed plasmas by UV and VUV absorption spectroscopy and by modulated beam Mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Salt lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterometric Porosimetry for porous low-k patterns characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interconnect Technology Conference and Materials for Advanced Metallization (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angstrom Level Resolution Etch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiCOH Patterning for Advanced Interconnects: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem. 219th Soc. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of synchronized pulsed plasmas for next CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH integration: Etch challenges with a trench first metal hard mask approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3567609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2 etching by pulsed BCl3/Ar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PESM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low k Integration Using Metallic Hard Masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society spring meeting (MRS) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed HBr and Cl2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64rd Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Synchronized Plasma Pulsing Technologies on Key Parameters Governing STI Etch Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ambient atmosphere on plasma-damaged porous low-k characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Interconnect Technology Conference / Materials for Advanced Metallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of porous SiCOH dielectric material integration for advanced interconnect technology nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of reactive pulsed plasmas by UV and VUV absorption spectroscopy and by modulated beam Mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX workshop on frontiers in low temperature plasma diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, zinowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Plasma Induced Damage to Ultra Low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2 Etching by Pulsed BCl3/Ar Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Etch Processes by Using Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing plasma-damaged porous low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through cell vias contacts for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS: CPV-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-les-Bains, France. pp.060003, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and future prospects in plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on PLAsma NanoTechnology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nagoya,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in sub-100 nm Dual Damascene Etch of Porous Oxycarbosilane Ultra Low-k Dielectrics for BEOL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for nanoCMOS and nanoelectronics devices elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Nanoscience (iPlasma Nano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bateman's Bay, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall Modification of Porous SiOCH Induced by Etching and Post Etching Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kodadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching Process Scalability and Challenges for ULK Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interconnect Technology Conference, IITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IITC.2010.5510735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching processes for nanoCMOS and nanoelectronics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatech upstream crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized pulsed plasmas: potential process improvements for patterning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma for nanoCMOS and nanoelectronic device elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Symposium on Plasma Nanoscience (iPlasmaNano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching Process Scalability and challenges for ULK Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IITC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Burlingame USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Pulsing for Atomic Layer Etching Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Reinforced Sol-gel Glasses: Preparation, Characterization and Integration Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processes Challenges for Porous SiOCH Patterning in Advanced Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for silicon Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing For Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized pulsed plasmas: potential process improvements for patterning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Gaseous Electronic Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Plasma Induced Silicon-Recess During Gate Over-Etch Using Synchronous Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-Coupled Pulsed Plasmas in the Presence of Synchronous Pulsed Substrate Bias for Advanced Gate Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Todorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 56th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigate 6T SRAM scaling to 0.06 μm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pyzyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 2009 International Electron Devices Meeting, IEDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Silsesquioxane-Based Hybrid Electron Beam And Optical Lithography For High Density CMOS Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Iinternational Conference on Electron, Ion, and Photon Beam Technology &amp; Nanoffabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching Challenges for Porous SiOCH Integration in Advanced Interconnect Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Dry Process (DPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and Etching of Hexagonal and Cubic Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 55th international symposium, October 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma challenges of porous SiOCH patterning for advanced interconnect levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th American Vacuum Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Plasma Exposure of Hybrid Material (SiOCH and porogen): Comparisaon with Porous SiOCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 54th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber walls coating during patterning of dielectric damascene structures with a metal hard mask: consequence on cleaning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH Modification by O2, NH3 and CH4 plasmas Used as ashing and Pore sealing Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of PESM, Plasma Etch and Strip in Microelectronics (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber Walls Coatings during hard mask patterning of Ultra Low-k Materials: Consequences on Cleaning Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 54th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic versus Organic Hard Mask Strategies for Advanced Dielectric Trenches Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of DPS, Symposium on Dry Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Trenches Patterning: Metallic Vs Organic Hard Mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of MAM, Metal Advanced Metallization (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of metal-fluoride crystals issues with trench first hard mask back end architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Broussous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Preparation and Cleaning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ellipsometric porosimetry for in-line characterization of low- dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCE, 4th International Conference on Spectroscopic Ellipsometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber Walls Coatings During Patterning of Dielectric Damascene Structures With a Metallic Hard Mask: Consequences on Cleaning Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of PESM, Plasma Etch and Strip in Microelectronics (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash plasma exposure of hybrid material (SiOCH and porogen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International AVS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Dimensions Control of Narrow Low-k Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Advanced Metallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile control and sidewall modifications of narrow porous ULK trenches after plasma etching and pore sealing treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Modifications and Surface Roughness during Porous SiOCH Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 53rd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of narrow SiOCH trenches using the late porogen removal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS, 53rd International AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, san francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Application of Fluorocarbon Plasmas for Integrated Circuits Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on fluorocarbon plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Plasma Processes for Advanced ULK Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Advanced Metallization 2006 Conference (MAM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Metallic and Inorganic Hard Masks Used for Advanced Porous Low-k Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hard Mask Composition and Etching Chemistry on Porous Ultra Low-k Material Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Microelectronics and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between metallic and inorganic hard masks used for advanced porous low k patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Plasma Treatments Limiting Metal Barrier Diffusion into Porous Low-k Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of ADMETA, Advanced Metallization Asian Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of Narrow Porous SiOCH Trenches Using a TiN Metallic Hard Mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 52nd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching Mechanisms of Low-k Materials with the Solid FirstTM ILD Process in Fluorocarbon Based Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 52nd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time−Modulation of High density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PESM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cell assembly, concentrator photovoltaic assembly and method of assembling same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 63/490,855. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of patterning photosensitive material on a substrate containing a latent acid generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,475,667. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure autolimitant à base de niveaux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : DD 13 51606. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective etch back process for carbon nanotubes integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,449,781. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of patterning of magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menguelti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,546,263,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing tone of patterns on integrated circuit and nanoscale fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,183,694. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for air gap interconnect integration using photo-patternable low k material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,241,992. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect structure fabricated without dry plasma etch processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,298,937. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for reversing tone of patterning on integrated circuit and structural process for nanoscale fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 2011/0108989 A1 US7939446. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming Interconnects with Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Edelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Nitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US7,790,601B1 12/561,651. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Procédés par Plasmas Impliqués dans l'Intégration des Matériaux SiOCH Poreux pour les Interconnexions en Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper’s Encore: (Dry)Etching a Path from Stardom to Survival in Next-Gen Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper - History, Properties and Applications [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.1011377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etch Challenges for Gate Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.95-118, 2017, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Challenges in Microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.59-94, 2017, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching in Microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-58, 2017, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnects for Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-91, 2015, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH Film Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.45-76, 2015, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Plasma/Dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.15-43, 2015, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-13, 2015, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId876"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Darnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6188-7157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124051758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZRXEV4AAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of optical energy transfer between the 0th and −1st orders diffracted by an all-dielectric resonant waveguide grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Olloghe Mandoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Numerical Aperture on the Dosimetry Performances of Low‐OH Pure Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of plasma etching processes for III-V semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100330. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high performance sub-millimetric InGaP/InGaAs/Ge solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Two-axis Tracking Monofacial and Bifacial Photovoltaic Systems in Humid Continental Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.12-20. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0003701X24603090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on a Radioluminescent Silica-based Optical Fiber Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.15065615070. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3549154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of nanogrids for remote telecom base stations in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F. Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.110714. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy on the Moon for fixed or tracked photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing minority carrier lifetime in Ge: Insights from HF and HCl cleaning procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.013203. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and experimental validation of Concentrator Photovoltaic module based on Surface Mount Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.112890. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Terminal GaInP/GaInAs/Ge Solar Cells for Subcells Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2538. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-assisted plasma etching (TAPE): Concept, mechanism, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Fathzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and chemical evolution of monocrystalline porous germanium over time in various storage environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2024.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fabrication of multiple Ge nanomembranes from a single wafer: Towards sustainable recycling of Ge substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyoun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.e00806. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive performance evaluation of bifacial photovoltaic modules: insights from a year-long experimental study conducted in the Canadian climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.28. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium Surface Wet-Etch-Reconditioning for Porous Lift-off and Substrate Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.107851. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of photovoltaic panel tilt angle for short periods of time or multiple reorientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100417. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Induced Damage on AlGaN/GaN Heterostructure During Gate Opening for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modeling of CPV Performance Loss Factors in Humid Continental Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2023.3326564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Passivated Al Front Contacts for III-V/Ge Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.6209. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16176209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Characterization of Solar Cells With Microstructured Antireflective Coating in a Concentrator Photovoltaic Monomodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Joel Kinfack Leoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Dirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2023.3295498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐efficiency GaAs solar cells grown on porous germanium substrate with PEELER technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202300643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of individual I(V) characteristics of each sub-cell of a triple junction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herinirina Fanevamampiandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interconnects for III-V semiconductor heterostructures for miniaturized power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.101701. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2023.101701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-scale detachable monocrystalline germanium nanomembranes for the growth of III–V materials and substrate reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Oulad Elhmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (18), pp.4696-4702. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NA00053B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Assessment of Standalone Photovoltaic Systems for Community Health Centers in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.522-543. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/solar3030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and Experimental Validation of Concentrator Photovoltaic Module Based on Surface Mount Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Jean Herbert kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4580254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction solar cell mesa isolation: Correlation between process, morphology and cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.111643. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured antireflective encapsulant on concentrator solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St‐pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and low damage III-V/Ge heterostructure etching for multijunction solar cell fabrication with passivated sidewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.100083. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2021.100083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of InGaP/InGaAs/Ge solar cells for microconcentrator photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐junction monolithic interconnected modules for concentrator photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and low damage III-V/Ge heterostructure etching for multijunction solar cell fabrication with passivated sidewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100083. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2021.100083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐powered light‐induced plating for III‐V/Ge triple‐junction solar cell metallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.3672-3681. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate impact analysis on the optimal sizing of a stand-alone hybrid building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.109676. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface preparation of porous Si-graphene nanocomposites for heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Arvinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5), pp.053202. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0000423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial lift-off of InGaAs solar cells from InP substrate using a strained AlAs/InAlAs superlattice as a novel sacrificial layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasma process on III-V/Ge multijunction solar cell via etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.49-54. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydrogen Plasma Treatment for Soft and Selective Silicon Nitride Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouchilaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1700658. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Via Hole Integration on Multijunction Solar Cells for Through Cell Via Contacts and Associated Passivation Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.1456 - 1461. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2017.2711423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ion velocity distribution functions through high-aspect ratio holes in inductively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.93109 - 32108. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness generation during Si etching in Cl 2 pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4951694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dry etching of TiN nanostructures over SiO2 nanotrenches using a Cl2/Ar/N2 inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4936885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively coupled plasma etching of ultra-shallow Si3N4 nanostructures using SF6/C4F8 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.68 - 71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep germanium etching using time multiplexed plasma etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fafard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.060605. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4936112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficacy of post porosity plasma protection against vacuum-ultraviolet damage in porous low-k materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (11), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4915508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching in a pulsed HBr/O−2 plasma. I. Ion flux and energy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.032202. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4917230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching in a pulsed HBr/O−2 plasma. II. Pattern transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (118), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4917231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of porous SiOCH by first contact with water vapor after plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (6), pp.061205. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4932533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Bulk c-Si Properties during the Processing of GaP/c-Si Heterojunction Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of silicon nitride for CMOS gate spacer technology. III. Investigation of synchronously pulsed CH3F/O2/He plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, B 32 ,, pp.021807. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Successful Integration of Porous Low-k Materials: Strategies Addressing Plasma Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.N3071 - N3083. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0081501jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Cl2/Ar inductively coupled plasma processing: 0D model versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.16276 - 16282. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of porous dielectric line wiggling phenomenon with metallic hard mask: From simulation to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (23), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4882080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved ion flux, electron temperature and plasma density measurements in a pulsed Ar plasma using a capacitively coupled planar probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas St J Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale silicon etching control using pulsed Cl-2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.011201. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4768717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of water adsorption in plasma-damaged porous low-k dielectric by controlled-atmosphere infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.B 31(6). </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4827252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of plasma etch damage to porous oxycarbosilane ultra low- k dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46(26), pp.265303. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/26/265303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux and ion distribution function measurements in synchronously pulsed inductively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, A 31(2), pp.020604. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4790364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-k structure and porosity on etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.B 31, 011207. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4770505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review: Pulsed High-Density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30, 040801. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4716176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall passivation layer thickness and composition profiles of etched silicon patterns from angle resolved x-ray photoelectron spectroscopy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (12), pp.111-124905. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4729775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a manufacturing grade, k = 2.0 spin-on material in a single damascene structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampath Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (5), pp.N85-N90. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.013205jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recess minimization during gate patterning using synchronous plasma pulsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.B 30, 040604. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4737125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed high-density plasmas for advanced dry etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankargul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.040801. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4716176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of porous SiOCH patterning using metallic hard mask: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (4), pp.667-685. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of porosimetry techniques for the characterization of plasma-treated porous ultra low-K materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kodadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Haberfehlner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching mechanisms of thin SiO2 exposed to Cl2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 29(5), Sep/Oct 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue growth on metallic hard mask after dielectric etching in fluorocarbon based plasmas. II. Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vac. Sci. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.B 29 (1), Jan/Feb 2011, 011018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH integration: etch challenges with a trench first metal hard mask approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.389. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3567609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Pulsed Plasma for Silicon Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.27 (1), 717-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughening of porous SiCOH materials in fluorocarbon plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3446820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing damage to Si substrates during gate etching processes by synchronous plasma pulsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5), pp.926-935. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3483165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of porous SiOCH using an organic mask: Comparison with a metallic masking strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, B28 (1), pp 149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Silsesquioxane-Based Hybrid Electron Beam And Optical Lithography For High Density Circuit Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (6), pp.2588-2592. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3246357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Reliability of 50nm Half Pitch Structures in Aurora® LK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. .Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, April 2009, 04C018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of reducing and oxidizing ash plasmas in preventing metallic barrier diffusion into porous SiOCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.1842-1849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of narrow porous SiOCH trenches using a TiN hard mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (11), pp.2226-2235. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of dielectric films induced by plasma ashing processes: Hybrid versus porous SiOCH materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.B 26, 1964-1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ellipsometric porosimetry for in-line characterization of ultra low-$\kappa$ dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1278-1282. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200777776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch mechanisms of hybrid low-k material (SiOCH with porogen) in fluorocarbon based plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Vac Sc. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.B 25, (2007), 715-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undulation of sub-100 nm porous dielectric structures: A mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maitrejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (19), </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2805774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of porous dielectric film modification induced by reducing and oxidizing ash plasmas in high-density plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1928-1940. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2804615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of chamber wall coatings during the patterning of ultralow-k materials with a metal hard mask: Consequences on cleaning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 25, pp. 886-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching characteristics of TiN used as hard mask in dielectric etch process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Vac. Sc. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, B 24, pp.2262-2270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a controlled patterning of 10 nm silicon gates in high density plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B 23, pp.1913-1923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro fabrication of III-V based solar cells for weight reduction and performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Photovoltaics for Energy Conversion in extra-terrestrial environment Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INES, Jul 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cost-effective and sustainable III-V solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 50th Photovoltaic Specialists Conference (PVSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Plasma Etching Process of Copper for the Microfabrication of High-Density Interconnects in Advanced Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC51909.2023.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a plasma etching process of copper for the microfabrication of high-density interconnects in advanced packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 73rd Electronic Components and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature joining of semiconductor substrates and thin layers on solid and flexible wafers by solid-liquid inter-diffusion bonding using a low-thickness Ni-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regregny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Malta 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP58682.2023.10267939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Diesel Generator Usage for Multi-Source Nano-Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro F. Trovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Montreal, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Triple-Junction Solar Cell Assembly Process for Concentrator Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haghparast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States. pp.2223-2229, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC51909.2023.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concentrated Photovoltaic (CPV) module architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 73rd Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Existing Approaches for Modeling the Incident Irradiance on Bifacial Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghafiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Davigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovao Pedro Trovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Scale III-V/GeMultijunction Solar Cell with Through Cell Via Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Terminal Three-Junction Solar Cells for Sub-Cells Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, on line, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Scale III-V/Ge Multijunction Solar Cell with Through Cell Via Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gay G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of Ge substrates for cost-effective fabrication of III-V/Ge thin solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeas Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millimeter-scale multijunction solar cells for concentrator photovoltaics (CPV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2022 - Physics, Simulation, and Photonic Engineering of Photovoltaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2022, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2613441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of a detachable Ge epitaxial layer grown on porous germanium for PV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference (IEEE-PVSC 49)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low-damage plasma process using remote plasma source for the gate opening step in the AlGaN/GaN MOS HEMT integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching of Copper for the Microfabrication of High-Density Interconnects in Advanced Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 68th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching of III-V materials for photo transducers fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPV Module to Rate Antireflective and Encapsulant Coating in Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Denver (On line), United States. pp.030004, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Feedback from a CPV Plant in a Nordic Location, Québec, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Talebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of high efficiency InGaP/InGaAs/Ge solar cells andpathways for further improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication and transfer of a detachable Ge epitaxial layer grown on porous germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple substrate reuse : straightforward reconditioning of Ge wafers after porous separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arias-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeas Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Photovoltaic Specialists Conference (IEEE-PVSC 49)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low-damage plasma etching processes for preserving AlGaN/GaN heterostructure integrity in MIS HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductors weeks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ann Arbor, United States. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of High Efficiency InGaP/InGaAs/Ge Solar Cells and Pathways for Further Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Photovoltaics and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional triple junction solar cells based on micro technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, Canada. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-based Metallization for Silicon Heterojunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Lachowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop for Silicon Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge multijunction solar cell with through cell via contact fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2021 - 48th IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Fort Lauderdale (virtual event), United States. pp.2231-2233, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9519047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Low Damage Plasma Etching Processes on the Integrity of AlGaN Layers Integrated in GaN HEMT During Gate Opening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fesiienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 67 Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Symposium, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGaP/InGaAs/Ge microcells robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated Photovoltaics Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction Solar Cell Mesa Isolation: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Denver (On line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Plasma Etching and Passivation With a Single Plasma Process for Low-Damage Multijunction Solar Cell Fabrication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 67 Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Symposium, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching: an Enabler to Better Concentrated Photovoltaics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on the 8th International Conference on Microelectronics and Plasma Technology (ICMAP) &amp; 9th International Symposium n Functional Materials (ISFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Hwaseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Various InGaAs-based Solar Cells for Concentrated Photovoltaics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Denver (On line), United States. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0103648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction Solar Cell Electrical Isolation and Passivation with a Single Plasma Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on Concentrated PhotoVoltaïcs Systems (CPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (on line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Treatment For Fluxless Flip-chip Chip-Joining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S&amp;Systems Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMI, Jan 2020, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface for extended temperature operating range in concentrator photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maїté Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States. pp.050002-1 -- 050002-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0032134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards miniaturization of concentrated photovoltaics (CPV): impacts on fabrication, performance and robustness of solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PVSC Virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards miniaturization of concentrated photovoltaics (CPV): impact on fabrication, performance and robustness of solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Calgary (virtual), Canada. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Back Contacted III/Ge Triple Junction Solar Cells,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mackre-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Concentrated PhotoVoltaïcs Systems (CPV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States. pp.020005-1 -- 020005-5, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Short-Circuit Current of Concentrator Solar Cells Using a Deposited Microbead Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Concentrated PhotoVoltaïcs Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectures of Concentrated Photovoltacs (CPV) solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mackre-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aimez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT AMELIZ: PATTERNING TECHNIQUES FOR COPPER ELECTROPLATED METALLIZATION ON HETEROJUNCTION CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Lachowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Diaz Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European PV Solar Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Platinum using BEOL industrially compatible processes; Chemical Mechanical Polishing vs. ICP Plasma etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elshear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Micro and Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes for High Efficiency Multi-Junction Solar Cells Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Columbus, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/nanotechnologies to improve concentrated photovoltaics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro-nano fabrication, (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage Low-Current Multijunction Monolithic Interconnected Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Temperature-Dependent Energy Output of Concentrator Photovoltaic Systems using Nanotextured Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process cleaning to improve wafer to wafer reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIS 2019 (European Nanofabrication Research Infrastructure Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, UNIVERSITY OF TWENTE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced damage during III-V semiconductor patterning for photonic and photovoltaic applications: from characterization to minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference on defects recognition, imaging and physics in semiconductors (DRIP XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area downsizing effects on electrical performance and robustness of triple junction solar cells for CPV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher E. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivating Antireflection Coating for Improving Optical Properties of Concentrated Photovoltaics Using PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Surfaces in Concentrator Photovoltaic Systems To Improve Temperature-Dependent Energy Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Aspect Ratio and Low Damage III-V/Ge Heterostructure Via Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Cell with Light-Induced Plated Front Emitter Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Turala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plasma etching process exposure on the integrity of AlN and AlGaN layers integrated in GaN heterojunction transistors (HEMTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fesiienko Oleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro-nano fabrication, (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Platinum using CMP and plasma etching industrially compatible processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Micro and Nano Engineering MNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Incorporation of Microbeads into Concentrator Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin P Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hinzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PN.2019.8819537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Etching for Through Cell Via Contact Multijunction Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual technological procedure for multijunction solar cell : InGaAs subcell Epitaxial Lift-Off combined with InP wafer recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrator Photovoltaic Systems CPV'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge Heterostructure Etching for Through Cell Via Contact Multijunction Solar Cellc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International AVS Symposium &amp; Topical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Contacted Multijunction Micro Solar Cells: Fabrication & Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2018-04-01, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of humidity with plasma-damaged porous low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Advanced Metallization Conference (ADMETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense array CPV receivers: Impact of the cooling device on the net PV output for different illumination profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Vilarrubí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro F Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Sisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain. pp.080008, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Treatment for Fluxless Flip-Chip Chip-Joining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique A Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC.2018.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Ge multijunction solar cell with Through Cell Vias Contacts fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of multi junction solar cells for concentrated photovoltaics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Energy Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent bonding process for III-V/Ge multijunction solar cell integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Puertollano, Spain. pp.090004, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Key Microfabrication Processes for Through Cell Via Contacts Multi-Junction Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad, Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Via sidewall insulation for through cell via contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada. pp.040002, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial lift-off of low band gap subcells for multijunction solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The handling of thin substrates and its potential for new architectures in multi-junction solar cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada. pp.040001, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments of epitaxial lift-off process over InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les technologies émergentes en micro nanofabrication (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPV Research at Universite de Sherbrooke: from materials to systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Boucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/Nanotechnologies for high efficiency solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimeter Multijunction Solar Cells: Impact of Dimension, Design and Architecture on Electrical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Concentrator Photovoltaic Systems (CPV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Otawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and Low Damage III-V/Ge Heterostructures via Etching for Multijunction Photovoltaic Cell Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 10th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma etching be used in photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through Cell Via Contacts: Impact of Hole Integration on Multi-Junction Solar Cell and Associated Surface Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate Handling Strategies Thinned Multi-junction Solar-cell Wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching for High Efficiency Solar Cells Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad, Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching for III-V/Ge multijunction solar cells singulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12) (25–27 April 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching applications in concentrated photovoltaic cell fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Concentrator Photovoltaic Systems (CPV-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Freibourg, Germany. pp.060001, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP/c-Si heterojunction solar cell processing: understanding and recovery of bulk degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on crystalline silicon PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching for high efficiency solar cells fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity distribution function of ions through high-aspect ratio holes in Inductively-Coupled Plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtechnologies for high efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Photonics North (PN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Quebec City, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PN.2016.7537907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Materials Characterization by Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics in pulsed hydrogen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in low temperature plasma diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-porosity Plasma protection (P4): a promising strategy against v-UV damage in porous, low-k materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th GEC / ICRP−9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP/Si heterojunction solar cells: an alternative to amorphous silicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Photovoltaic Technical Conference (PVTC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of the line-width and line-edge roughness transfer during self-aligned double patterning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pradelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2015, San Jose, CA, United States. pp.94280B, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2085812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of contact etching for 14FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-junction Solar Cells with Through Substrate Vias Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation PhotoVoltaics Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring IVDF through high−aspect holes in ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dubois.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bezard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM 2015 (Plasma Etch and Strip in Microtechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Cell with Gallium Phosphide / Silicon Heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells with gallium phosphide/silicon heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Concentrator Photovoltaic Systems (CPV-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-les-Bains, France. pp.040003, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Bulk c-Si Properties during the Processing of GaP/c-Si Heterojunction Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics (Silicon PV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany. pp.493-499, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Damage of Porous Low-k Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor wall plasma cleaning processes after InP etching in Cl2/CH4/Ar ICP discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 7th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for dielectric constant reduction in integrated circuits interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. pp.Mrss14-1692-cc01-01, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2014.609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas St J Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dry etching of titanium nitride nanostructures with chlorine-based inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josee Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Micro and Nano Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics in Pulsed Hydrogen Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 61st international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Nanoscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mask on contact etching at the 20 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Pulsed Hydrogen Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively coupled plasma etching of ultra-shallow Si3N4 and SiO2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lee Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josee Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Micro and Nano Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the plasma & mask materials during the contact etching for 14FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Ristoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 61st international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Technological Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau plasma froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon etching in synchronized pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 spacers etching in synchronized pulsed CH3F/O2/He/SiF4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 60h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 60h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas: from plasma parameters to pattern transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly patterning using block copolymer for advanced CMOS technology: optimisation of plasma etching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. Volume: 8328 Pages: 83280M (6 pp.), </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.91639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new plasma technologies for 22 nm gate etch processes and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, United States. pp.83280D, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.920312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Passivation Layer Composition and Thickness on Silicon Patterns Etched by Synchronously Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Plasma Etch and Strip in Microelectronics Workshop (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tampa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges related to linewidth roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azarnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Menguelti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of synchronized pulsed plasmas for highly selective etching of Si3N4 spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Meeting of the Electrochemical and Solid State Society (PRiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly patterning using block copolymer for advanced CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly patterning using block copolymer for advanced CMOS technology: optimisation of plasma etching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching for Back End Of Line Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiCl4/Cl2 plasmas: a new chemistry to etch high-k material selectively to Si-based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of reactive pulsed plasmas by absorption spectroscopy, modulated beam Mass spectrometry, ion flux probes and RFEA analyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Pulsed Plasma Diagnostics Workshop (PPDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Processes Challenges for Porous SiCOH Integration in Advanced Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-k integration using metallic hard masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCPSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium. pp.195, 193-195, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.187.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly patterning using block copolymer for advanced CMOS Technology : optimisation of plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. pp.83280M, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.916399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new plasma technologies for 22nm gate etch processes and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-AL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st pulsed plasma diagnostic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angstrom Level Resolution Etch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiCOH Patterning for Advanced Interconnects: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem. 219th Soc. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of synchronized pulsed plasmas for next CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH integration: Etch challenges with a trench first metal hard mask approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3567609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch processes with pulsed plasmas for advanced CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microelectronics and Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Plasma-Induced Damages on low-k during Interconnection Integration by Scatterometric Porosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Modulation of High density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed plasmas by UV and VUV absorption spectroscopy and by modulated beam Mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Salt lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterometric Porosimetry for porous low-k patterns characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interconnect Technology Conference and Materials for Advanced Metallization (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2 etching by pulsed BCl3/Ar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PESM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low k Integration Using Metallic Hard Masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society spring meeting (MRS) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diagnostics of pulsed HBr and Cl2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64rd Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Synchronized Plasma Pulsing Technologies on Key Parameters Governing STI Etch Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ambient atmosphere on plasma-damaged porous low-k characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Interconnect Technology Conference / Materials for Advanced Metallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of porous SiCOH dielectric material integration for advanced interconnect technology nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of reactive pulsed plasmas by UV and VUV absorption spectroscopy and by modulated beam Mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brihoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX workshop on frontiers in low temperature plasma diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, zinowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Plasma Induced Damage to Ultra Low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2 Etching by Pulsed BCl3/Ar Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Etch Processes by Using Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 58h international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing plasma-damaged porous low-k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through cell vias contacts for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussairi Bouzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS: CPV-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-les-Bains, France. pp.060003, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching Process Scalability and Challenges for ULK Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interconnect Technology Conference, IITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IITC.2010.5510735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasmas for nanoCMOS and nanoelectronics devices elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Nanoscience (iPlasma Nano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bateman's Bay, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall Modification of Porous SiOCH Induced by Etching and Post Etching Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kodadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and future prospects in plasma etching processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on PLAsma NanoTechnology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nagoya,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in sub-100 nm Dual Damascene Etch of Porous Oxycarbosilane Ultra Low-k Dielectrics for BEOL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Purushothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching processes for nanoCMOS and nanoelectronics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatech upstream crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized pulsed plasmas: potential process improvements for patterning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma for nanoCMOS and nanoelectronic device elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Symposium on Plasma Nanoscience (iPlasmaNano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching Process Scalability and challenges for ULK Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IITC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Burlingame USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Pulsing for Atomic Layer Etching Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processes Challenges for Porous SiOCH Patterning in Advanced Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Reinforced Sol-gel Glasses: Preparation, Characterization and Integration Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magbitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing for silicon Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Semiconductor Technology International Conference (CSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Plasma Pulsing For Etch Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized pulsed plasmas: potential process improvements for patterning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Gaseous Electronic Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Plasma Induced Silicon-Recess During Gate Over-Etch Using Synchronous Pulsed Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 57th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-Coupled Pulsed Plasmas in the Presence of Synchronous Pulsed Substrate Bias for Advanced Gate Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Todorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 56th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigate 6T SRAM scaling to 0.06 μm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pyzyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 2009 International Electron Devices Meeting, IEDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Silsesquioxane-Based Hybrid Electron Beam And Optical Lithography For High Density CMOS Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Iinternational Conference on Electron, Ion, and Photon Beam Technology &amp; Nanoffabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching Challenges for Porous SiOCH Integration in Advanced Interconnect Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Dry Process (DPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and Etching of Hexagonal and Cubic Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 55th international symposium, October 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma challenges of porous SiOCH patterning for advanced interconnect levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th American Vacuum Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber Walls Coatings during hard mask patterning of Ultra Low-k Materials: Consequences on Cleaning Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 54th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic versus Organic Hard Mask Strategies for Advanced Dielectric Trenches Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of DPS, Symposium on Dry Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Trenches Patterning: Metallic Vs Organic Hard Mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of MAM, Metal Advanced Metallization (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Plasma Exposure of Hybrid Material (SiOCH and porogen): Comparisaon with Porous SiOCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 54th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber walls coating during patterning of dielectric damascene structures with a metal hard mask: consequence on cleaning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH Modification by O2, NH3 and CH4 plasmas Used as ashing and Pore sealing Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of PESM, Plasma Etch and Strip in Microelectronics (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of metal-fluoride crystals issues with trench first hard mask back end architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Broussous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Preparation and Cleaning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ellipsometric porosimetry for in-line characterization of low- dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCE, 4th International Conference on Spectroscopic Ellipsometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber Walls Coatings During Patterning of Dielectric Damascene Structures With a Metallic Hard Mask: Consequences on Cleaning Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of PESM, Plasma Etch and Strip in Microelectronics (Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash plasma exposure of hybrid material (SiOCH and porogen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International AVS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Modifications and Surface Roughness during Porous SiOCH Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 53rd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of narrow SiOCH trenches using the late porogen removal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS, 53rd International AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, san francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Application of Fluorocarbon Plasmas for Integrated Circuits Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on fluorocarbon plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Dimensions Control of Narrow Low-k Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Advanced Metallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile control and sidewall modifications of narrow porous ULK trenches after plasma etching and pore sealing treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Plasma Processes for Advanced ULK Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Advanced Metallization 2006 Conference (MAM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Metallic and Inorganic Hard Masks Used for Advanced Porous Low-k Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hard Mask Composition and Etching Chemistry on Porous Ultra Low-k Material Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Microelectronics and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between metallic and inorganic hard masks used for advanced porous low k patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Plasma Treatments Limiting Metal Barrier Diffusion into Porous Low-k Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Possémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of ADMETA, Advanced Metallization Asian Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of Narrow Porous SiOCH Trenches Using a TiN Metallic Hard Mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 52nd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching Mechanisms of Low-k Materials with the Solid FirstTM ILD Process in Fluorocarbon Based Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 52nd international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time−Modulation of High density Plasmas for Advanced Dry Etching Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PESM workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cell assembly, concentrator photovoltaic assembly and method of assembling same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 63/490,855. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective etch back process for carbon nanotubes integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,449,781. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of patterning photosensitive material on a substrate containing a latent acid generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,475,667. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure autolimitant à base de niveaux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : DD 13 51606. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of patterning of magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menguelti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,546,263,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for air gap interconnect integration using photo-patternable low k material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,241,992. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect structure fabricated without dry plasma etch processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,298,937. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing tone of patterns on integrated circuit and nanoscale fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 8,183,694. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for reversing tone of patterning on integrated circuit and structural process for nanoscale fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 2011/0108989 A1 US7939446. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming Interconnects with Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A Clevenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Edelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Nitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US7,790,601B1 12/561,651. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Procédés par Plasmas Impliqués dans l'Intégration des Matériaux SiOCH Poreux pour les Interconnexions en Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper’s Encore: (Dry)Etching a Path from Stardom to Survival in Next-Gen Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper - History, Properties and Applications [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.1011377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etch Challenges for Gate Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.95-118, 2017, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning Challenges in Microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.59-94, 2017, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Etching in Microelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for CMOS Devices Realization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-58, 2017, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-096-6.50002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnects for Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-91, 2015, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous SiOCH Film Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.45-76, 2015, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Plasma/Dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.15-43, 2015, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etching Processes for Interconnect Realization in VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-13, 2015, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-015-7.50001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId877"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D740372C"/>
+    <w:nsid w:val="2A09A981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-darnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-7157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124051758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500777" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clarke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hinzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Lafontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferreol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talebi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aimez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X24603090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghafiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro F. Trov&#227;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Fesiienko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoun Cho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003236" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dumais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Volatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Fathzadeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Manders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112538" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Dessein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2024.100274" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Hanu&#353;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro F Trov&#227;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arias-Zapata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Prunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002339" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talebi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2023.3326564" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Joel Kinfack Leoga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Dirand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2023.3295498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paupy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300643" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2023.101701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Oulad Elhmaidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NA00053B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar3030029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Jean Herbert kouame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4580254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111643" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin P Forcade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St&#8208;pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3468" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2021.100083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Valdivia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3421" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deshayes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Volatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voisin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109676" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000423" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.01.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouchilaoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chakroun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700658" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussairi Bouzazi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2711423" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lee Sang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Gour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936885" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.01.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2TK209P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fafard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ar&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936112" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Volksen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magbitang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915508" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gahan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4917230" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878012v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4917231" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4932533" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0081501jss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867357" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducote" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Posseme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882080" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licitra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zocco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4827252" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bruce" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Purushothaman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Frot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/265303" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4768717" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860915v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gahan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4790364" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casiez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4770505" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agarwal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4716176" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729775" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampath Purushothaman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lofaro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cohen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013205jss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4737125" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808849v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ankargul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut David" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572312" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouyssou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kodadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberfehlner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572316" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647490v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3567609" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848955v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446820" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623374v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3483165" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461126v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461129v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Guillorn" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fuller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Patel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3246357" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. .Struyf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777776" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387514v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barnes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397092v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2805774" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397094v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Louveau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2804615" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461587v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397064v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397042v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Borges" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel de Sousa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC51909.2023.00234" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapotot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cho" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301212v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Beilliard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Sousa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566973v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zanetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regregny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP58682.2023.10267939" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246652" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236794v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghparast" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC51909.2023.00385" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouame" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303582v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Chretien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu De Lafontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831336v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910308v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831333v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Masson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831357v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovao Pedro Trovao" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Lafontaine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831364v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686951v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay G" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stricher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831350v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeas Hanus" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781347v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613441" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349748v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St Pierre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Provost" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forcade" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099255" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831362v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Volatier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303561v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831353v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938777" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303574v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930445" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9519047" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Lafontaine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300451" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831367v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Faes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lachowicz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fesiienko" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maher" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349727v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deshayes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon*" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouad" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407487v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349738v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407479v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103648" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349744v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayari" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Forcade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Pierre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#1111;t&#233; Volatier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032134" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463072v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349761v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109711v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300898" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991189v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mackre-Delannoy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033094" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991197v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Pierre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Forcade" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991177v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991212v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Andreatta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Diaz Leon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324729v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.De Lafontaine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02336676v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178730v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elshear" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339963v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339961v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Valdivia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916153v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert," TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Valdivia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339960v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339959v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324782v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339964v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laucher" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paradis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916150v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesiienko Oleh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320605v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elshaer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339962v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2019.8819537" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324762v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963993v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chancerel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959003v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lafontaine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339965v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338098v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hurand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877143v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Laguna" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Vilarrub&#237;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sis&#243;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rosell" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053536" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870584v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fortin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00069" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339966v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338105v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clement" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877145v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053542" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074429v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001424" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097245v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453664v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad, Abdelatif" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074425v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001423" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073141v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339968v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ares" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716137v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097240v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929191v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097315v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzazi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339970v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097309v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097312v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338109v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074637v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962091" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339973v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Descazeaux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moeyaert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339969v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339972v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074627v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2016.7537907" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339974v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869175v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradelles" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2085812" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338119v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hochard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339976v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339977v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lionti" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Volksen" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Magbitang" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339980v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Mebarki" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jenny" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339975v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Belin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878112v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338111v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quincy" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338417v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931514" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339979v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338124v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798099v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucher" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338418v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.609" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339986v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Gour" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339983v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339987v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339984v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339985v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339981v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860917v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011462" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925775v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860925v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755594v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808850v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevalier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.91639" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808682v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.920312" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808854v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808857v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808863v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808862v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808860v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808856v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808861v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925747v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.187.193" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944979v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.916399" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808670v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808669v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647643v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647640v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hurand" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647608v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647602v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647417v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiphine" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625350v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625357v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625345v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625347v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641438v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647612v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944932v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647636v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647635v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647646v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641436v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625356v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339988v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647630v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647611v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338413v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931537" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625371v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lofaro" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647616v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944937v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625382v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besacier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625314v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2010.5510735" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339989v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643917v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338411v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643911v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623452v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625384v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625377v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lee" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Miller" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625365v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643921v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625368v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625370v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625366v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461590v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Todorow" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramaswamy" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625310v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillorn" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyzyna" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joseph" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461591v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patel" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ott" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397846v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461592v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neumayer" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397847v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461593v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461598v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398871v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461594v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399993v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398866v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461607v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagha" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepper" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabuil" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398872v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cetre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398870v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400650v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461614v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400479v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;lissier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461612v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400477v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397760v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461955v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649906v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398848v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398855v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647625v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461617v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944972v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664115v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danovich" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925758v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Joshi" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905068v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Desplats" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860918v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibson" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Joshi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Martin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zang" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925756v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwarz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808853v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Clevenger" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Lisi" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Nitta" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808852v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808851v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gambino" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Huang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647704v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Clevenger" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Lisi" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Nitta" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647715v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Choi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Edelstein" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Nitta" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181477v2" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247293v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011377" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338426v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50004-3" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338425v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barnola" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50003-1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338424v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50002-X" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339235v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50004-4" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339231v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50003-2" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339227v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50002-0" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339199v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50001-9" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-darnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-7157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124051758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZRXEV4AAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clarke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hinzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100330" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferreol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talebi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chuet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aimez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X24603090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghafiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro F. Trov&#227;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dumais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Volatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Fesiienko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoun Cho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danovitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112538" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Fathzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Manders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Dessein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2024.100274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Hanu&#353;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro F Trov&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arias-Zapata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Prunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100417" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002339" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talebi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2023.3326564" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176209" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Joel Kinfack Leoga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Dirand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2023.3295498" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paupy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2023.101701" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Oulad Elhmaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NA00053B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar3030029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Jean Herbert kouame" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danovitch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4580254" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111643" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin P Forcade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St&#8208;pierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3468" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2021.100083" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Valdivia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3421" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deshayes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Volatier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voisin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109676" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jellite" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000423" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.01.048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouchilaoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chakroun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700658" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussairi Bouzazi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2711423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701405v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lee Sang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Gour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936885" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2TK209P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fafard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ar&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936112" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Volksen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magbitang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915508" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878009v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4917230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4917231" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4932533" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.070" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867357" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0081501jss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916808v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Posseme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4768717" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licitra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zocco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4827252" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Bruce" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Purushothaman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Frot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/265303" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860915v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gahan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4790364" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casiez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4770505" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808668v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4716176" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729775" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampath Purushothaman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lofaro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013205jss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4737125" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ankargul" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut David" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572312" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouyssou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kodadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberfehlner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572316" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629230v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625286v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647490v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3567609" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446820" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3483165" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461126v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461129v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Guillorn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fuller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Patel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3246357" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. .Struyf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387514v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385675v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777776" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barbe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2805774" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397094v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Louveau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2804615" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapotot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanus" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cho" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654848v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Borges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel de Sousa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC51909.2023.00234" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301212v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borges" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Beilliard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Sousa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566973v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zanetti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regregny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP58682.2023.10267939" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246652" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236794v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghparast" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC51909.2023.00385" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303557v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouame" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831357v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovao Pedro Trovao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821787v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Lafontaine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831364v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu De Lafontaine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686951v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay G" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stricher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831350v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeas Hanus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781347v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613441" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Chretien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910308v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Masson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349748v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St Pierre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Provost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forcade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099255" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831362v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Volatier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303561v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831353v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938777" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831356v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930445" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991187v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Lafontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300451" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831367v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Faes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lachowicz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331595v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9519047" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448993v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fesiienko" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maher" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349727v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deshayes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon*" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouad" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407487v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448973v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349738v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407479v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103648" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349744v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayari" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463072v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029181v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Forcade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Pierre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#1111;t&#233; Volatier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032134" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349761v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109711v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300898" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991189v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mackre-Delannoy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033094" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991197v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Pierre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Forcade" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991177v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991212v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Andreatta" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Diaz Leon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178730v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elshear" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02336676v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916153v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laucher" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339963v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339961v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Valdivia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324729v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.De Lafontaine" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443117v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert," TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Valdivia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339960v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339959v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324782v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339964v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laucher" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paradis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916150v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesiienko Oleh" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320605v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elshaer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339962v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2019.8819537" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324762v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963993v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chancerel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959003v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lafontaine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339965v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338098v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hurand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877143v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Laguna" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Vilarrub&#237;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sis&#243;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rosell" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053536" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870584v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fortin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00069" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339966v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338105v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clement" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877145v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053542" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453664v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad, Abdelatif" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074429v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001424" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097245v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074425v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001423" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073141v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339968v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ares" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097240v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716137v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929191v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339970v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097309v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzazi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097312v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338109v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097315v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074637v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962091" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Descazeaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moeyaert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339969v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339972v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubois" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074627v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2016.7537907" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338119v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hochard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339976v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339977v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lionti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Volksen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Magbitang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339974v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869175v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradelles" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2085812" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339980v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Mebarki" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jenny" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339975v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Belin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878112v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338111v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quincy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338417v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931514" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339979v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338124v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798099v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucher" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338418v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.609" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339986v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Gour" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339983v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339987v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339984v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339985v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339981v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860917v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011462" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925775v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860925v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808850v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevalier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.91639" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808682v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.920312" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755594v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808854v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808857v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808863v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808862v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808860v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808856v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808861v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925747v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.187.193" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944979v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.916399" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808670v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808669v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625350v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625357v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625345v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625347v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647643v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647640v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hurand" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647608v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647602v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647417v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiphine" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641438v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647612v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944932v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647636v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647635v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647646v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641436v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625356v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339988v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647630v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647611v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338413v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931537" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625314v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2010.5510735" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647616v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944937v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625382v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besacier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625371v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lofaro" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339989v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643917v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338411v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643911v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623452v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625384v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625365v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625377v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lee" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Miller" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643921v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625368v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625370v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625366v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461590v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Todorow" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramaswamy" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625310v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillorn" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyzyna" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joseph" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461591v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ott" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397846v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461592v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neumayer" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397847v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461594v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399993v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398866v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461593v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461598v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398871v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461607v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagha" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepper" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabuil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398872v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cetre" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398870v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400650v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461612v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400477v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461614v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400479v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;lissier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397760v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461955v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649906v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398848v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398855v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647625v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461617v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944972v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664115v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danovich" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860918v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibson" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Joshi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Martin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zang" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925758v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Joshi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905068v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Desplats" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925756v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwarz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808852v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Clevenger" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Lisi" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Nitta" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808851v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gambino" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Huang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808853v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647704v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Clevenger" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Lisi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Nitta" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647715v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Choi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Edelstein" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Nitta" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181477v2" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247293v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011377" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338426v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50004-3" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338425v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barnola" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50003-1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338424v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-096-6.50002-X" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339235v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50004-4" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339231v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50003-2" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339227v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50002-0" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339199v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-015-7.50001-9" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>