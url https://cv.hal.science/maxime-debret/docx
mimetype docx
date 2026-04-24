--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Debret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8852-0152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-4236-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highway runoff and wastewater effluents as drivers of platinum dynamics in an urban river: Insights from a comprehensive monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lerat-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Atlantic Oscillation polarity during the past 3000 years derived from sediments of a large lowland lake, Schweriner See, in NE Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambor Czerwinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.2143-2165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-2143-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring aliphatic hydrocarbons in sediments by direct thermal desorption-gas chromatography-mass spectrometry: Matrix effects and quantification challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1722, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.464895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting platinum trajectories in three major French rivers using dated sediment cores (1910–2021): From geochemical baseline to emerging source signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172937. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Morereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in sediment bacterial communities reflect changes in depositional environments in a fluviatile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 885, pp.163890. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoil Chapkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors influencing metal concentrations in sediments along Western European Rivers: A long-term monitoring study (1945–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 805, pp.149778. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Lake Sediments: An Invaluable Archive of Earth Critical Zone Trajectories, 5 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.117769. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sulpizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267, pp.107072. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.104749. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03188432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dansgaard-Oeschger-like events of the penultimate climate cycle: the loess point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ghil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-713-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Danube River activity to Alpine Ice-Sheet fluctuations during the last glacial (ca. 33–17 ka BP): Insights into the continental signature of Heinrich Stadials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Toucanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 229, pp.106136. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.121499. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A luminescence-based chronology for the Harletz loess sequence, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable Late Saalian (MIS 6) loess (dust) accumulation in the Lower Danube at Harletz (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.80-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Wet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The color of refractory organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic hydroclimate variability during the last 2000 years: current understanding and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans W Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Gajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuli Helama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.473 - 514. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-473-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale hydroclimate dynamics of a regional watershed and links to large-scale atmospheric circulation: Application to the Seine river catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lavers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546, pp.262 - 275. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000 Years of Grazing History and the Making of the Cretan Mountain Landscape, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delarras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.156875. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156875.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacial and high-altitude alpine environments fluctuations from minerogenic and organic markers in proglacial lake sediments (Lake Blanc Huez, Western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Graz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.27-43. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate variability features of the last interglacial in the East Antarctic EPICA Dome C ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.4004-4012. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Rock-Eval pyrolysis and spectrophotometry for lacustrine sedimentary dynamics: Application for West Central African rainforests (Kamalété and Nguène lakes, Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mvoubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1- 11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613483622hol.sagepub.com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Holocene climate variability on the Adriatic paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.499-515. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major dust events in Europe during marine isotope stage 5 (130-74 ka): a climatic interpretation of the &amp;quot;markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2213-2230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2213-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene emergence of a lowfrequency millennial oscillation in western Mediterranean climate: Implications for past dynamics of the North Atlantic atmospheric westerlies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Sanchez Goñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1- 14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612460783hol.sagepub.com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial dynamics of Antarctic firn columns: comparison between simulations and ice core air- δ 15N measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.983-999. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-983-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cléroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.PA1205. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Mulsow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Abarzua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00691601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent non-solar forcing of Holocene storm dynamics in coastal sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcnanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.892-896. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of earthquake-triggered turbidites from the Saguenay (Eastern Canada) and Reloncavi (Chilean margin) Fjords: implications for paleoseismicity and sedimentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulsow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 243-244, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between MIS 11 millennial to sub-millennial climate variability and long term trends as revealed by new high resolution EPICA Dome C deuterium data &ndash; A comparison with the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.437 - 450. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-437-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00615505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and site-sensitivity imprints on palaeohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Costra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene long- and short-term climate changes off Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (11), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene long- and short-term climate changes off Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Q11009), 1 à 15 p. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methodologies for quantifying simultaneously PAHs and PCBs in sediment cores: advantages and drawbacks of chromatography coupled to thermal or solvent extraction and hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTC-17, Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterization and source identification of a high glucocorticoid contamination in a river under urban and industrial pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03273723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the factors influencing bioaccessibility of polycyclic aromatic compounds in model sediments and in a river sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 17, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse multi-capteurs, un enjeu pour une connaissance plus précise des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Images et data : méthodes d'analyse et modélisation pour l'agriculture numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What origin(s) for the millennial-timescale variations in rock magnetic parameters observed in northeastern Bulgarian loess through MIS 6 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Pansharpening Methods Applied to Hyperspectral Images of SedimentCores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 22nd International Conference on Information Fusion (FUSION) (FUSION 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multiresolution hyperspectral and fluorescence images for the analysis of sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging for high resolution, non-destructive and fast analysis of sediment cores : application to Lake Le Bourget and Black Sea sediment cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is hyperspectral imaging a possible new approach for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene geological records of flood regime in French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières organiques particulaires des sédiments du Rhône et de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di-Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, droughts and dwellings in front of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOLIVAR Open Science Meeting: Natural Climate Variability and Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminant storage in depositional environments induced by river engineering in the upper Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de contamination en platine dans des carottes sédimentaires (1930-2021) de trois fleuves français : de la ligne de base géochimique aux signaux de sources émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST2023 - 28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes chromatographiques (avec et sans solvants) pour extraire et quantifier les hydrocarbures polyaromatiques dans les sédiments et ouverture à l'analyse par imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin S. Jack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages SEP'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory hyperspectral imaging a powerful tool for a fast-high-resolution analysis of natural sample: application to sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediments in hydrosystems: a new methodological approach by Morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric mapping of total organic carbon in lake sediment cores combining fusion of multiresolution hyperspectral images and PLSR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic, geochemical and spectrocolorimetric particle characterization: example of the Canche Watershed (Nord-Pas-De-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy in the Greenland/ Iceland/Norwegian (GIN) seas: A multiproxy approach on Pleistocene sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine E J Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratigraphy &amp; Timescales Vol. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.sats.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III. Loess-Palaeosol Sequence Dv-09 (Dolní Věstonice rickyard). Chronostratigraphy and Palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dolni Vestonice II: Chronostratigraphy, Paleoethnology, Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Academy of Sciences of the Czech Republic, Institute of Archaeology at Brno, pp.49--61, 2016, The Dolní Věstonice Studies, 978-80-7524-004-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00368727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychlorinated Biphenyls (PCB) indicators in sediments from the main French Rivers from 1945 to 2018 (Garonne, Loire, Rhône, Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://doi.pangaea.de/10.1594/PANGAEA.904277. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.904277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02623661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité climatique Holocène à partir de séries continentales, marines et glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00535769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Debret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8852-0152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-4236-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highway runoff and wastewater effluents as drivers of platinum dynamics in an urban river: Insights from a comprehensive monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lerat-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Morereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring aliphatic hydrocarbons in sediments by direct thermal desorption-gas chromatography-mass spectrometry: Matrix effects and quantification challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1722, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.464895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Atlantic Oscillation polarity during the past 3000 years derived from sediments of a large lowland lake, Schweriner See, in NE Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambor Czerwinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.2143-2165. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-2143-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting platinum trajectories in three major French rivers using dated sediment cores (1910–2021): From geochemical baseline to emerging source signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172937. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in sediment bacterial communities reflect changes in depositional environments in a fluviatile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 885, pp.163890. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Lake Sediments: An Invaluable Archive of Earth Critical Zone Trajectories, 5 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors influencing metal concentrations in sediments along Western European Rivers: A long-term monitoring study (1945–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 805, pp.149778. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoil Chapkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.117769. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sulpizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267, pp.107072. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Danube River activity to Alpine Ice-Sheet fluctuations during the last glacial (ca. 33–17 ka BP): Insights into the continental signature of Heinrich Stadials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Toucanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 229, pp.106136. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dansgaard-Oeschger-like events of the penultimate climate cycle: the loess point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ghil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-713-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.104749. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03188432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.121499. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable Late Saalian (MIS 6) loess (dust) accumulation in the Lower Danube at Harletz (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.80-100. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Wet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A luminescence-based chronology for the Harletz loess sequence, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic hydroclimate variability during the last 2000 years: current understanding and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans W Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Gajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuli Helama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.473 - 514. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-473-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The color of refractory organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale hydroclimate dynamics of a regional watershed and links to large-scale atmospheric circulation: Application to the Seine river catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lavers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546, pp.262 - 275. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000 Years of Grazing History and the Making of the Cretan Mountain Landscape, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delarras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.156875. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156875.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacial and high-altitude alpine environments fluctuations from minerogenic and organic markers in proglacial lake sediments (Lake Blanc Huez, Western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Graz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.27-43. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate variability features of the last interglacial in the East Antarctic EPICA Dome C ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.4004-4012. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial dynamics of Antarctic firn columns: comparison between simulations and ice core air- δ 15N measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.983-999. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-983-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major dust events in Europe during marine isotope stage 5 (130-74 ka): a climatic interpretation of the &amp;quot;markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2213-2230. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2213-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Holocene climate variability on the Adriatic paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.499-515. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Rock-Eval pyrolysis and spectrophotometry for lacustrine sedimentary dynamics: Application for West Central African rainforests (Kamalété and Nguène lakes, Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mvoubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1- 11. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613483622hol.sagepub.com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene emergence of a lowfrequency millennial oscillation in western Mediterranean climate: Implications for past dynamics of the North Atlantic atmospheric westerlies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Sanchez Goñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1- 14. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612460783hol.sagepub.com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cléroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.PA1205. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Mulsow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Abarzua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00691601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent non-solar forcing of Holocene storm dynamics in coastal sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcnanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.892-896. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of earthquake-triggered turbidites from the Saguenay (Eastern Canada) and Reloncavi (Chilean margin) Fjords: implications for paleoseismicity and sedimentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulsow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 243-244, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00615505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between MIS 11 millennial to sub-millennial climate variability and long term trends as revealed by new high resolution EPICA Dome C deuterium data &ndash; A comparison with the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.437 - 450. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-437-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and site-sensitivity imprints on palaeohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Costra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene long- and short-term climate changes off Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Q11009), 1 à 15 p. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene long- and short-term climate changes off Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (11), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methodologies for quantifying simultaneously PAHs and PCBs in sediment cores: advantages and drawbacks of chromatography coupled to thermal or solvent extraction and hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTC-17, Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterization and source identification of a high glucocorticoid contamination in a river under urban and industrial pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03273723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Pansharpening Methods Applied to Hyperspectral Images of SedimentCores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 22nd International Conference on Information Fusion (FUSION) (FUSION 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the factors influencing bioaccessibility of polycyclic aromatic compounds in model sediments and in a river sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 17, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse multi-capteurs, un enjeu pour une connaissance plus précise des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Images et data : méthodes d'analyse et modélisation pour l'agriculture numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What origin(s) for the millennial-timescale variations in rock magnetic parameters observed in northeastern Bulgarian loess through MIS 6 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Jordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multiresolution hyperspectral and fluorescence images for the analysis of sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging for high resolution, non-destructive and fast analysis of sediment cores : application to Lake Le Bourget and Black Sea sediment cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is hyperspectral imaging a possible new approach for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene geological records of flood regime in French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières organiques particulaires des sédiments du Rhône et de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di-Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, droughts and dwellings in front of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOLIVAR Open Science Meeting: Natural Climate Variability and Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminant storage in depositional environments induced by river engineering in the upper Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de contamination en platine dans des carottes sédimentaires (1930-2021) de trois fleuves français : de la ligne de base géochimique aux signaux de sources émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST2023 - 28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes chromatographiques (avec et sans solvants) pour extraire et quantifier les hydrocarbures polyaromatiques dans les sédiments et ouverture à l'analyse par imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin S. Jack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages SEP'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory hyperspectral imaging a powerful tool for a fast-high-resolution analysis of natural sample: application to sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediments in hydrosystems: a new methodological approach by Morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric mapping of total organic carbon in lake sediment cores combining fusion of multiresolution hyperspectral images and PLSR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic, geochemical and spectrocolorimetric particle characterization: example of the Canche Watershed (Nord-Pas-De-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy in the Greenland/ Iceland/Norwegian (GIN) seas: A multiproxy approach on Pleistocene sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine E J Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratigraphy &amp; Timescales Vol. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.sats.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III. Loess-Palaeosol Sequence Dv-09 (Dolní Věstonice rickyard). Chronostratigraphy and Palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dolni Vestonice II: Chronostratigraphy, Paleoethnology, Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Academy of Sciences of the Czech Republic, Institute of Archaeology at Brno, pp.49--61, 2016, The Dolní Věstonice Studies, 978-80-7524-004-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00368727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychlorinated Biphenyls (PCB) indicators in sediments from the main French Rivers from 1945 to 2018 (Garonne, Loire, Rhône, Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://doi.pangaea.de/10.1594/PANGAEA.904277. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.904277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02623661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité climatique Holocène à partir de séries continentales, marines et glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00535769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45B8C433"/>
+    <w:nsid w:val="18DE391A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-debret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8852-0152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4236-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Adolph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambor Czerwinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Dressler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2143-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.464895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Boers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-713-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falourd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861195v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mvoubou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Obame" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483622hol.sagepub.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-D. Rousseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kukla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2213-2013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861176v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Fletcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612460783hol.sagepub.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-983-2013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.11.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559486v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-437-2011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476780v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ther" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001718" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Courty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273723v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chardon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044193v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160934v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01839566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01758628v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez Lamas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043689v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838221v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03809979v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine E J Sabine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.sats.2022.09.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535769v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-debret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8852-0152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4236-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106550" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.464895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Adolph" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambor Czerwinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Dressler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2143-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Boers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-713-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12348" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falourd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-983-2013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-D. Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kukla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2213-2013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mvoubou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Obame" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483622hol.sagepub.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Fletcher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612460783hol.sagepub.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.11.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559486v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-437-2011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375925v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Courty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ther" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001718" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105677v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273723v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chardon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044193v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033365v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01839566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01758628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez Lamas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043689v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838221v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03809979v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine E J Sabine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.sats.2022.09.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535769v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>