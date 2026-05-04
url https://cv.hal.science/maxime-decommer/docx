--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -2012,337 +2012,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04466610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agences des travaux des Bâtiments civils (1796-1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decommer Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
+              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614309v1</w:t>
+                <w:t xml:space="preserve">hal-03894325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agences des travaux des Bâtiments civils (1796-1908)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894325v1</w:t>
+                <w:t xml:space="preserve">hal-03614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carrières au sein de l'administration : le service des Bâtiments civils (1811-1830)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
+              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 529-531, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894313v1</w:t>
+                <w:t xml:space="preserve">hal-03614314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des carrières au sein de l'administration : le service des Bâtiments civils (1811-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decommer Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 529-531, 2022</w:t>
+              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614314v1</w:t>
+                <w:t xml:space="preserve">hal-03894313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages</w:t>
               </w:r>
@@ -2486,199 +2486,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apparition de l’agence d’architecture</w:t>
+                <w:t xml:space="preserve">Institutionnalisation de la profession d’architecte exprimée par un titre, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-212-14380-5</w:t>
+              <w:t xml:space="preserve">, pp.87-91, 2018, 978-2-212-14380-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374019v1</w:t>
+                <w:t xml:space="preserve">hal-02374016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnalisation de la profession d’architecte exprimée par un titre, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">L’apparition de l’agence d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-91, 2018, 978-2-212-14380-5</w:t>
+              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-212-14380-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374016v1</w:t>
+                <w:t xml:space="preserve">hal-02374019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3037,579 +3037,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nègre</w:t>
+                <w:t xml:space="preserve">Promoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.495</w:t>
+              <w:t xml:space="preserve">, 2022, pp.550-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195708v1</w:t>
+                <w:t xml:space="preserve">hal-04195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la place</w:t>
+                <w:t xml:space="preserve">Brevet de technicien collaborateur d'architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.356</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195703v1</w:t>
+                <w:t xml:space="preserve">hal-04195693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborateur d'architecte</w:t>
+                <w:t xml:space="preserve">Faire la place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.117-118</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195698v1</w:t>
+                <w:t xml:space="preserve">hal-04195703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoca</w:t>
+                <w:t xml:space="preserve">Collaborateur d'architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.550-551</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195716v1</w:t>
+                <w:t xml:space="preserve">hal-04195698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevet de technicien collaborateur d'architecte</w:t>
+                <w:t xml:space="preserve">Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.91</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195693v1</w:t>
+                <w:t xml:space="preserve">hal-04195708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maître d'œuvre en bâtiment</w:t>
+                <w:t xml:space="preserve">Antennes pédagogiques expérimentales et pratique opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.477-478</w:t>
+              <w:t xml:space="preserve">, 2022, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195704v1</w:t>
+                <w:t xml:space="preserve">hal-04195681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes pédagogiques expérimentales et pratique opérationnelle</w:t>
+                <w:t xml:space="preserve">Professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.37-39</w:t>
+              <w:t xml:space="preserve">, 2022, pp.546-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195681v1</w:t>
+                <w:t xml:space="preserve">hal-04195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation</w:t>
+                <w:t xml:space="preserve">Maître d'œuvre en bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.546-548</w:t>
+              <w:t xml:space="preserve">, 2022, pp.477-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195714v1</w:t>
+                <w:t xml:space="preserve">hal-04195704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decommer Maxime" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mezureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corset-Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Titeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchain Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Reyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cougrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01.0039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decommer Maxime" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mezureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corset-Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Titeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchain Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Reyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cougrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01.0039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>