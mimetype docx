--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2012,182 +2012,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04466610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agences des travaux des Bâtiments civils (1796-1908)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894325v1</w:t>
+                <w:t xml:space="preserve">hal-03614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agences des travaux des Bâtiments civils (1796-1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decommer Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
+              <w:t xml:space="preserve">Les architectes et la fonction publique, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7535-8624-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614309v1</w:t>
+                <w:t xml:space="preserve">hal-03894325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
               </w:r>
@@ -2486,199 +2486,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnalisation de la profession d’architecte exprimée par un titre, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">L’apparition de l’agence d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-91, 2018, 978-2-212-14380-5</w:t>
+              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-212-14380-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374016v1</w:t>
+                <w:t xml:space="preserve">hal-02374019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apparition de l’agence d’architecture</w:t>
+                <w:t xml:space="preserve">Institutionnalisation de la profession d’architecte exprimée par un titre, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-212-14380-5</w:t>
+              <w:t xml:space="preserve">, pp.87-91, 2018, 978-2-212-14380-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374019v1</w:t>
+                <w:t xml:space="preserve">hal-02374016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3037,372 +3037,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoca</w:t>
+                <w:t xml:space="preserve">Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.550-551</w:t>
+              <w:t xml:space="preserve">, 2022, pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195716v1</w:t>
+                <w:t xml:space="preserve">hal-04195708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevet de technicien collaborateur d'architecte</w:t>
+                <w:t xml:space="preserve">Faire la place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.91</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195693v1</w:t>
+                <w:t xml:space="preserve">hal-04195703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la place</w:t>
+                <w:t xml:space="preserve">Collaborateur d'architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.356</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195703v1</w:t>
+                <w:t xml:space="preserve">hal-04195698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborateur d'architecte</w:t>
+                <w:t xml:space="preserve">Promoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.117-118</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.550-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195698v1</w:t>
+                <w:t xml:space="preserve">hal-04195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nègre</w:t>
+                <w:t xml:space="preserve">Brevet de technicien collaborateur d'architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decommer Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.495</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195708v1</w:t>
+                <w:t xml:space="preserve">hal-04195693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes pédagogiques expérimentales et pratique opérationnelle</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decommer Maxime" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mezureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corset-Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Titeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchain Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Reyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cougrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01.0039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decommer Maxime" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mezureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corset-Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Titeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchain Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Reyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cougrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01.0039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212143805/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>