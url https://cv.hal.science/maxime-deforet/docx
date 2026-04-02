--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -66,3510 +66,3510 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closures of moment expansion of anisotropic active Brownian particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Illien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative nutrient scavenging is an evolutionary advantage in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Guzelsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setiembre D Elorza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan T Schachtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makiko Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-08588-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiSTNet2D: Leveraging Long-Range Temporal Information for Efficient Segmentation and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Maliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giuglaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (2), pp.023004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PRXLife.2.023004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of spatial transcriptional heterogeneity across diverse Bacillus subtilis biofilm communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range alteration of the physical environment mediates cooperation between Pseudomonas aeruginosa swarming colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.06.29.498166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43386-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04296907v1</w:t>
+                <w:t xml:space="preserve">hal-03867846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of exopolysaccharides overproducers is linked to environmental spatial structure via redox state</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct comparison of spatial transcriptional heterogeneity across diverse Bacillus subtilis biofilm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00123-23⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43386-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065104v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range alteration of the physical environment mediates cooperation between Pseudomonas aeruginosa swarming colonies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emergence of exopolysaccharides overproducers is linked to environmental spatial structure via redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.06.29.498166⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00123-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867846v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial-temporal dynamics of a microbial cooperative behavior resistant to cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin S Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradford P Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-28321-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellar Motility During E. coli Biofilm Formation Provides a Competitive Disadvantage Which Recedes in the Presence of Co-Colonizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Monmeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.896898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2022.896898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science saves lives: lessons from the COVID-19 pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Masuzzo</w:t>
+                <w:t xml:space="preserve">Cooperation between melanoma cell states promotes metastasis through heterotypic cluster formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel R Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda V Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena K Sznurkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzia Briker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (20), pp.2808 - 2825.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01304-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03252162v1</w:t>
+                <w:t xml:space="preserve">hal-03772733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open science saves lives: lessons from the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Segalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-021-01304-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436436v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between melanoma cell states promotes metastasis through heterotypic cluster formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luzia Briker</w:t>
+                <w:t xml:space="preserve">Open science saves lives: lessons from the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Segalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.08.018⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01304-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772733v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution at the Edge of Expanding Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill S Korolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao B Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 194 (3), pp.291-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/704594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Mediated Social Dilemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Estrela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Libby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy van Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.6-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bow-tie signaling in c-di-GMP: Machine learning in a simple biochemical network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Metabolic origins of spatial organization in the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raymond Liang</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005677⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (11), pp.2934-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1700600114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906480v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic origins of spatial organization in the tumor microenvironment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Metabolism and the Evolution of Social Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johanna Joyce</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1700600114⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.2367-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906483v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and the Evolution of Social Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Bow-tie signaling in c-di-GMP: Machine learning in a simple biochemical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhe Wang</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayees Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx174⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906482v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of porous vesicles subjected to osmotic shocks: the role of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (5), pp.1601-1609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5SM01654A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Size Homeostasis and the Incremental Rule in a Bacterial Pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Integration of Metabolic and Quorum Sensing Signals Governing the Decision to Cooperate in a Bacterial Social Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João b. Xavier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao B Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906486v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue fusion over nonadhering surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cell-Size Homeostasis and the Incremental Rule in a Bacterial Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Van ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João b. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1501278112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906487v1</w:t>
+                <w:t xml:space="preserve">hal-02906486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Metabolic and Quorum Sensing Signals Governing the Decision to Cooperate in a Bacterial Social Trait</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Tissue fusion over nonadhering surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Yevick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004279⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (31), pp.9546-9551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1501278112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906488v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperswarming adaptations in a bacterium improve collective motility without enhancing single cell motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao B Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (14), pp.2405-2413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3SM53127A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01309087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A facile and versatile approach to design self-assembled monolayers on glass using thiol–ene chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Oberleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (16), pp.1615-1617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CC38425F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated velocity mapping of migrating cell populations (AVeMap)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carla Parrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (11), pp.1081-1083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmeth.2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On random search: collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">On random search: Collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (6), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2010, 78 (6), pp.574-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/1.3293976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435495v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On random search: Collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">On random search: collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (6), pp.574-579. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2010, 78 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/1.3293976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...167 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05383708v1</w:t>
+                <w:t xml:space="preserve">hal-00435495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3587,90 +3587,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Confinement and Topology to Study Collective Cell Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah G Yevick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et densification d'un épithélium en géométrie confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PAO66490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Guzelsoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiembre D Elorza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Schachtner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Hayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08588-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.023004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00123-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.29.498166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Monaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sereno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford P Taylor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28321-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benyoussef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.896898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel R Campbell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda V Hunter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena K Sznurkowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Briker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.08.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona-Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S Korolev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B Xavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Boyle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayees Rahman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Liang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005677" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Joyce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700600114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx174" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01251442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01654A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Van&#160;ditmarsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o&#160;b. Xavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Yevick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501278112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Ditmarsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM53127A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dellinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38425F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petitjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2209" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3293976" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duplat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Yevick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ascione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_28" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66490" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Guzelsoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiembre D Elorza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Schachtner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Hayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08588-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.023004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.29.498166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00123-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Monaco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sereno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford P Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28321-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benyoussef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.896898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel R Campbell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda V Hunter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena K Sznurkowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Briker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.08.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona-Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S Korolev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B Xavier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Joyce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700600114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Boyle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayees Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005677" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01251442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01654A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Ditmarsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Van&#160;ditmarsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o&#160;b. Xavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Yevick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501278112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM53127A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dellinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38425F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petitjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duplat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3293976" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Yevick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ascione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_28" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66490" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>