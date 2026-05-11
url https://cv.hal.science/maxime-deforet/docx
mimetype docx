--- v1 (2026-04-02)
+++ v2 (2026-05-11)
@@ -66,3670 +66,3402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperative nutrient scavenging is an evolutionary advantage in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Guzelsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiembre D Elorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan T Schachtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makiko Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08588-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DiSTNet2D: Leveraging Long-Range Temporal Information for Efficient Segmentation and Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giuglaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.023004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXLife.2.023004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct comparison of spatial transcriptional heterogeneity across diverse Bacillus subtilis biofilm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43386-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of exopolysaccharides overproducers is linked to environmental spatial structure via redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00123-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-range alteration of the physical environment mediates cooperation between Pseudomonas aeruginosa swarming colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.06.29.498166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial-temporal dynamics of a microbial cooperative behavior resistant to cheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford P Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28321-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flagellar Motility During E. coli Biofilm Formation Provides a Competitive Disadvantage Which Recedes in the Presence of Co-Colonizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Monmeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.896898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.896898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open science saves lives: lessons from the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Segalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01304-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation between melanoma cell states promotes metastasis through heterotypic cluster formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel R Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda V Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena K Sznurkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzia Briker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (20), pp.2808 - 2825.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution at the Edge of Expanding Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill S Korolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao B Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (3), pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/704594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmentally Mediated Social Dilemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Estrela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy van Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic origins of spatial organization in the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (11), pp.2934-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1700600114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism and the Evolution of Social Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.2367-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bow-tie signaling in c-di-GMP: Machine learning in a simple biochemical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayees Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading of porous vesicles subjected to osmotic shocks: the role of aquaporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.1601-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01654A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-Size Homeostasis and the Incremental Rule in a Bacterial Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Van ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João b. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Metabolic and Quorum Sensing Signals Governing the Decision to Cooperate in a Bacterial Social Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao B Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperswarming adaptations in a bacterium improve collective motility without enhancing single cell motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carmona-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao B Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (14), pp.2405-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM53127A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01309087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A facile and versatile approach to design self-assembled monolayers on glass using thiol–ene chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Oberleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (16), pp.1615-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC38425F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated velocity mapping of migrating cell populations (AVeMap)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carla Parrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (11), pp.1081-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.2209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On random search: collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.3293976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On random search: Collection kinetics of Paramecia into a trap embedded in a closed domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Déforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (6), pp.574-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.3293976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Glass Transition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Closures of moment expansion of anisotropic active Brownian particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Illien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383708v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closures of moment expansion of anisotropic active Brownian particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...2965 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Biondini</w:t>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-00435495v1</w:t>
+                <w:t xml:space="preserve">hal-05383708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Confinement and Topology to Study Collective Cell Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah G Yevick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-399, 2018, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7701-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3739,114 +3471,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et densification d'un épithélium en géométrie confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PAO66490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00828161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3993,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Guzelsoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiembre D Elorza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Schachtner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Hayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08588-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.023004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.29.498166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00123-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Monaco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sereno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford P Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28321-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benyoussef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.896898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel R Campbell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda V Hunter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena K Sznurkowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Briker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.08.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona-Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S Korolev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B Xavier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Joyce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700600114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Boyle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayees Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005677" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01251442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01654A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Ditmarsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Van&#160;ditmarsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o&#160;b. Xavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Yevick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501278112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM53127A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dellinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38425F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petitjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duplat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3293976" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Yevick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ascione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_28" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66490" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Guzelsoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiembre D Elorza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Schachtner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Hayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08588-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.023004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00123-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.29.498166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Monaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sereno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford P Taylor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28321-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benyoussef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.896898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel R Campbell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda V Hunter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena K Sznurkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Briker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.08.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona-Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S Korolev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Joyce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700600114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Boyle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx174" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayees Rahman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Liang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01251442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01654A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Van&#160;ditmarsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o&#160;b. Xavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Ditmarsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004279" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM53127A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dellinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38425F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petitjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3293976" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duplat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Yevick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ascione" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_28" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66490" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>