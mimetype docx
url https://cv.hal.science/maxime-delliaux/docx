--- v1 (2026-03-31)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Delliaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur certifié d'histoire-géographie (Education nationale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021- : Thèse (en préparation), sous la direction d'Alban Gautier - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme un cerf à la haute ramure dépassant les animaux sauvages » : Regards sur la faune et le bestiaire en Islande et dans les autres mondes nordiques médiévaux du IXe au XIVe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocation doctorale (RIN 100% Région Normandie, 2021-2024)2015 : Master 2 Recherche Sciences Humaines et Sociales, Mention Espaces Littoraux, Histoire, Acteurs et Territoires, Spécialité Histoire Littorale et Régionale, Université du Littoral Côte d’Opale, Boulogne-sur-Mer - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord, « vagina gentium » : Contributions à l'étude des concepts de nordicité et de septentrionalité à travers la Carta marina et l’Historia de gentibus Septentrionalibus d'Olaus Magnus (XVIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention Très bien2014 : Master 1 Recherche Sciences Humaines et Sociales, Mention Espaces Littoraux, Histoire, Acteurs et Territoires, Spécialité Histoire Littorale et Régionale, Université du Littoral Côte d’Opale, Boulogne-sur-Mer - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mammifères amphibies en Europe du Nord au Moyen Âge : chasse, exploitation et commerce, des vikings à Olaus Magnus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention Très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements (secondaire et supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">01/09/2024- : Professeur certifié TZR, Histoire-Géographie, CLG Monsigny, Fauquembergues (RAD)01/09/2023-31/12/2023 : Chargé de cours, TD d’histoire médiévale (« Le royaume de France, 888-1223 »), Licence 2, UFR Humanités & Sociétés (Histoire), Université Le Havre Normandie, Le Havre01/09/2018-31/12/2020 : Chargé de cours, TD de méthodologie universitaire, Licence 1, UFR Sciences Humaines & Sociales (Histoire), Université du Littoral Côte d’Opale, Boulogne-sur-Mer2017-2021 : Professeur certifié titulaire, Histoire-Géographie, CLG des 7 Vallées, Hesdin-la-Forêt2016-2017 : Professeur certifié stagiaire, Histoire-Géographie, LPO Eugène-Woillez, Montreuil-sur-Mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1) Evénement scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Co-organisation de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur des vivants dans l’Occident médiéval (Ve-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UFR HSS (Humanités & Sciences Sociales), UMR 6273 (Centre Michel de Boüard-CRAHAM), ED 558 (Normandie Humanités), Université de Caen Normandie, Caen (avec Bauduin P., Gautier A. et Parmentier J.-L.)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2) Communications (sans publication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : « Les cervidés dans l’anthroponymie zoophore (Islande, XIIe-XIVe siècles) : du motif préchrétien aux bestiaires médiévaux ». Journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur des vivants dans l’Occident médiéval (Ve-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Bauduin P., Delliaux M., Gautier A. et Parmentier J.-L., Caen2024 : « Les salmonidés dans les mondes nordiques médiévaux : connaissance, capture, consommation (IXe-XIVe siècle) ». Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichtya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (De la pêche à la table : Manger du poisson en Occident au Moyen Âge et à la Renaissance), org. Barabino V., Buquet T., Gautier A., Gauvin B. et Miclon V., Caen2023 : « Nommer les animaux, les humains, les lieux et les choses : le cas des salmonidés, Islande, IXe-XIVe siècle ». Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Âge), org. Chandezon C. et Zucker A., Montpellier2023 : « Les ovicapridés dans les sagas et les dits : influences et particularités (IXe-XIVe siècle) ». Ve Congrès de l’APEN (Association Pour les Études Nordiques), org. François C. et Meylan N., Lausanne (Suisse)2023 : « La matière zoologique dans Moriuht ». Séminaire Mondes anciens et médiévaux (Le poème Moriuht de Garnier de Rouen : lancement d’un atelier de traduction), coord. Gautier A. et Lucas-Avenel M.-A., Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3) Participation à des groupes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association pour les études nordiques (APEN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Base de données zoo-historiques sur la faune arctique et sub-arctiqueMondes nordiques et normands médiévaux (MNNM)Société des historiens médiévistes de l'enseignement supérieur public (SHMESP)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transmission culturelle des savoirs zoologiques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4) Expertise scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024- : Relecteur scientifique (EI). Éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2022 : Conseils pour la réalisation d’un outil de médiation (carte) – L’approvisionnement de l’Europe occidentale en ivoire de morse pendant le Moyen Âge. Département Moyen Âge et Renaissance, Palais des Beaux-Arts, Lille2018 : Relecture. Zorich Z., « L’énigme des Vikings du Groenland », Pour la science 490 (2018), p. 36-46</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5) Compte-rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Marie-Claire Frédéric, Le miel : Une autre histoire de l’humanité (Paris: Albin Michel, 2022), 256 pp., ISBN 978-2226470492 », Food & History 21/2 (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Coordonnateur de l’équipe disciplinaire Histoire-Géographie. CLG de 7 Vallées, Hesdin-la-Forêt2015-2016 : Vice-président d’une association d’histoire locale (loi 1901). Cercle d’Études en Pays Boulonnais, Boulogne-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de V. Barabino « Des guerriers d’Odin aux chevaliers du Christ : la relation combattant/divinité dans la diaspora scandinave médiévale au prisme de la christianisation, IXe-XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vjcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal comme argument de nordicité en Islande du IXe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux.. l'histoire continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'alimentation des populations d'Europe du Nord, IXe-XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le morse et le phoque dans les mers du Nord au Moyen Âge: chasse, exploitation, commerce. Une approche par les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.85 - 96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2016n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Delliaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur certifié d'histoire-géographie (Education nationale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8538-2172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021- : Thèse (en préparation), sous la direction d'Alban Gautier - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme un cerf à la haute ramure dépassant les animaux sauvages » : Regards sur la faune et le bestiaire en Islande et dans les autres mondes nordiques médiévaux du IXe au XIVe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocation doctorale (RIN 100% Région Normandie, 2021-2024)2015 : Master 2 Recherche Sciences Humaines et Sociales, Mention Espaces Littoraux, Histoire, Acteurs et Territoires, Spécialité Histoire Littorale et Régionale, Université du Littoral Côte d’Opale, Boulogne-sur-Mer - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord, « vagina gentium » : Contributions à l'étude des concepts de nordicité et de septentrionalité à travers la Carta marina et l’Historia de gentibus Septentrionalibus d'Olaus Magnus (XVIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention Très bien2014 : Master 1 Recherche Sciences Humaines et Sociales, Mention Espaces Littoraux, Histoire, Acteurs et Territoires, Spécialité Histoire Littorale et Régionale, Université du Littoral Côte d’Opale, Boulogne-sur-Mer - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mammifères amphibies en Europe du Nord au Moyen Âge : chasse, exploitation et commerce, des vikings à Olaus Magnus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention Très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements (secondaire et supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">01/09/2024- : Professeur certifié TZR, Histoire-Géographie, CLG Monsigny, Fauquembergues (RAD)01/09/2023-31/12/2023 : Chargé de cours, TD d’histoire médiévale (« Le royaume de France, 888-1223 »), Licence 2, UFR Humanités & Sociétés (Histoire), Université Le Havre Normandie, Le Havre01/09/2018-31/12/2020 : Chargé de cours, TD de méthodologie universitaire, Licence 1, UFR Sciences Humaines & Sociales (Histoire), Université du Littoral Côte d’Opale, Boulogne-sur-Mer2017-2021 : Professeur certifié titulaire, Histoire-Géographie, CLG des 7 Vallées, Hesdin-la-Forêt2016-2017 : Professeur certifié stagiaire, Histoire-Géographie, LPO Eugène-Woillez, Montreuil-sur-Mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1) Evénement scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Co-organisation de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur des vivants dans l’Occident médiéval (Ve-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UFR HSS (Humanités & Sciences Sociales), UMR 6273 (Centre Michel de Boüard-CRAHAM), ED 558 (Normandie Humanités), Université de Caen Normandie, Caen (avec Bauduin P., Gautier A. et Parmentier J.-L.)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2) Communications (sans publication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : « Les cervidés dans l’anthroponymie zoophore (Islande, XIIe-XIVe siècles) : du motif préchrétien aux bestiaires médiévaux ». Journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur des vivants dans l’Occident médiéval (Ve-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Bauduin P., Delliaux M., Gautier A. et Parmentier J.-L., Caen2024 : « Les salmonidés dans les mondes nordiques médiévaux : connaissance, capture, consommation (IXe-XIVe siècle) ». Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichtya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (De la pêche à la table : Manger du poisson en Occident au Moyen Âge et à la Renaissance), org. Barabino V., Buquet T., Gautier A., Gauvin B. et Miclon V., Caen2023 : « Nommer les animaux, les humains, les lieux et les choses : le cas des salmonidés, Islande, IXe-XIVe siècle ». Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Âge), org. Chandezon C. et Zucker A., Montpellier2023 : « Les ovicapridés dans les sagas et les dits : influences et particularités (IXe-XIVe siècle) ». Ve Congrès de l’APEN (Association Pour les Études Nordiques), org. François C. et Meylan N., Lausanne (Suisse)2023 : « La matière zoologique dans Moriuht ». Séminaire Mondes anciens et médiévaux (Le poème Moriuht de Garnier de Rouen : lancement d’un atelier de traduction), coord. Gautier A. et Lucas-Avenel M.-A., Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3) Participation à des groupes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association pour les études nordiques (APEN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Base de données zoo-historiques sur la faune arctique et sub-arctiqueMondes nordiques et normands médiévaux (MNNM)Société des historiens médiévistes de l'enseignement supérieur public (SHMESP)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transmission culturelle des savoirs zoologiques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4) Expertise scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024- : Relecteur scientifique (EI). Éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2022 : Conseils pour la réalisation d’un outil de médiation (carte) – L’approvisionnement de l’Europe occidentale en ivoire de morse pendant le Moyen Âge. Département Moyen Âge et Renaissance, Palais des Beaux-Arts, Lille2018 : Relecture. Zorich Z., « L’énigme des Vikings du Groenland », Pour la science 490 (2018), p. 36-46</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5) Compte-rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Marie-Claire Frédéric, Le miel : Une autre histoire de l’humanité (Paris: Albin Michel, 2022), 256 pp., ISBN 978-2226470492 », Food & History 21/2 (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Coordonnateur de l’équipe disciplinaire Histoire-Géographie. CLG de 7 Vallées, Hesdin-la-Forêt2015-2016 : Vice-président d’une association d’histoire locale (loi 1901). Cercle d’Études en Pays Boulonnais, Boulogne-sur-Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de V. Barabino « Des guerriers d’Odin aux chevaliers du Christ : la relation combattant/divinité dans la diaspora scandinave médiévale au prisme de la christianisation, IXe-XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vjcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire FRÉDÉRIC, Le miel, une autre histoire de l’humanité (Paris : Albin Michel, 2022), 248 pp., ISBN 978-2-226-47049-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.food.5.134737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'alimentation des populations d'Europe du Nord, IXe-XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 29 (29), pp.23-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhn.029.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le morse et le phoque dans les mers du Nord au Moyen Âge: chasse, exploitation, commerce. Une approche par les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.85 - 96. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2016n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal comme argument de nordicité en Islande du IXe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux.. l'histoire continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B96EE905"/>
+    <w:nsid w:val="22D121FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-delliaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vjcb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-delliaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8538-2172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vjcb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.food.5.134737" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhn.029.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>