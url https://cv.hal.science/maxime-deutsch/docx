--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -210,295 +210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
+                <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Maufort</w:t>
+                <w:t xml:space="preserve">Clémence Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Banks</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola La Magna</w:t>
+                <w:t xml:space="preserve">Chiara Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202506827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202506827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219004v1</w:t>
+                <w:t xml:space="preserve">hal-05230345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Arthur Maufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Botta</w:t>
+                <w:t xml:space="preserve">Peter Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+                <w:t xml:space="preserve">Paola La Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202506827. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202506827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230345v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal role of solid phase interactions for the pressure-induced bi-stability of cyanide-bridged Fe 2 Co 2 square complexes</w:t>
               </w:r>
@@ -1139,485 +1139,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing-angle reflectivity setup for the low-temperature infrared spectroscopy of two-dimensional systems</w:t>
+                <w:t xml:space="preserve">Suppression of the bulk high spin–low spin transition by doping the chiral magnet MnGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Verseils</w:t>
+                <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Voute</w:t>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Langerome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+                <w:t xml:space="preserve">T. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">M. T Fernandez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fomicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577519010920⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.060401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884801v1</w:t>
+                <w:t xml:space="preserve">hal-02276287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin dynamics and crystal field in the multiferroic compound HoMnO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fabrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (9), pp.094437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.094437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the bulk high spin–low spin transition by doping the chiral magnet MnGe</w:t>
+                <w:t xml:space="preserve">Grazing-angle reflectivity setup for the low-temperature infrared spectroscopy of two-dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Deutsch</w:t>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hansen</w:t>
+                <w:t xml:space="preserve">Alexandre Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T Fernandez-Diaz</w:t>
+                <w:t xml:space="preserve">Benjamin Langerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fomicheva</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.060401. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.1945 - 1950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.060401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519010920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276287v1</w:t>
+                <w:t xml:space="preserve">hal-02884801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin textures induced by quenched disorder in a reentrant spin glass: Vortices versus “frustrated” skyrmions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J Bannenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1681,51 +1681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced commensurate order in TbMn 2 O 5 and DyMn 2 O 5 : Influence of rare-earth anisotropy and 3 d − 4 f exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-period helical structures and twist-grain boundary phases induced by chemical substitution in the Mn$_{1−x}$ (Co, Rh)$_x$ Ge chiral magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,64 +1949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetovolume effect, macroscopic hysteresis, and moment collapse in the paramagnetic state of cubic MnGe under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Itie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,64 +2083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New high-pressure/low-temperature set-up available at the AILES beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,518 +2178,530 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vibspec.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complex Dance of the Two Conformers of Bis(trifluoromethanesulfonyl)imide as a Function of Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trequattrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (7), pp.1312-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic ground state and spin fluctuations in MnGe chiral magnet as studied by muon spin rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andreica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (17), pp.174405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.174405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced commensurate phase with potential giant polarization in YMn$_2$O$_5$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Fernández-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.060410(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01349777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rayon X et les neutrons se combinent pour révéler la densité résolue en spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,752 +2710,752 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44-45, pp.62 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/20154445062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced magnetic textures and fluctuating chiral phase in MnGe chiral magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Tsvyashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Fomicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.144401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.144401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First spin-resolved electron distributions in crystals from combined polarized neutron and X-ray diffraction experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 Part 3, pp.194-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052252514007283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step pressure-induced collapse of magnetic order in the MnGe chiral magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O L Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Fernández-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (18), pp.180407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.180407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of spin-dependent electron density by joint refinement of X-ray and polarized neutron diffraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.675-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s0108767312031996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d -Orbital orientation in a dimer cobalt complex: link to magnetic properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Sakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), pp.324-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108768111022671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3453,548 +3465,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unique model for joint refinement of (polarised) neutron and X-ray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUCr Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Crystallography, Aug 2014, Montreal, Canada. pp.C1083-C1083, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273314089165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental spin-resolved electron densities: results of a joint refinement of XRD and PND data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Refinement of Charge and Spin Densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Crystallography Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767313099212⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Polarised Neutrons in Condensed Matter Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.10 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640020v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Refinement of Charge and Spin Densities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+                <w:t xml:space="preserve">Experimental spin-resolved electron densities: results of a joint refinement of XRD and PND data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Polarised Neutrons in Condensed Matter Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.169⟩</w:t>
+              <w:t xml:space="preserve">28th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s89-s90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767313099212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522044v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge, spin and momentum densities simultaneous refinement. From the method to the code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii Ciumacov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Cortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Darnstadt, Germany. pp.s54-s54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S010876731009882X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4004,163 +4016,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-density studies of magnetic di-nuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCr 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Madrid, Spain. , Acta crystallographica. Section A, Foundations of crystallography, 67 (a1), pp.C446-C446, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767311088763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,114 +4182,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale des matériaux magnétiques moléculaires : études combinées par diffraction X, neutrons et neutrons polarisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristallographie. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LORR0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00924396v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4424,51 +4436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Kiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivar Voufack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520621008222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bannenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deutsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pappas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaboussant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99860-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519010920" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomicheva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.060401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Bannenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaboussant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.020413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Itie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K. Roessler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postorino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palumbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trequattrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.174405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fern&#225;ndez-D&#237;az" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060410" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tsvyashchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fomicheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.144401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514007283" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Makarova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Sidorov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakiyama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768111022671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314089165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313099212" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522044v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.169" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakiyama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311088763" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924396v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0150" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Kiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivar Voufack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520621008222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bannenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deutsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pappas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaboussant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99860-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomicheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.060401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519010920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Bannenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaboussant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.020413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Itie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K. Roessler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postorino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palumbo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trequattrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.174405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fern&#225;ndez-D&#237;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060410" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tsvyashchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fomicheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.144401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514007283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Makarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Sidorov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakiyama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768111022671" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314089165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.169" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313099212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakiyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311088763" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924396v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>