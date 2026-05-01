--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -210,295 +210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
+                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Cazals</w:t>
+                <w:t xml:space="preserve">Arthur Maufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Peter Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Botta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+                <w:t xml:space="preserve">Paola La Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202506827⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230345v1</w:t>
+                <w:t xml:space="preserve">hal-05219004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Maufort</w:t>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Banks</w:t>
+                <w:t xml:space="preserve">Chiara Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola La Magna</w:t>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202506827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202506827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219004v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal role of solid phase interactions for the pressure-induced bi-stability of cyanide-bridged Fe 2 Co 2 square complexes</w:t>
               </w:r>
@@ -3607,278 +3607,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Refinement of Charge and Spin Densities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental spin-resolved electron densities: results of a joint refinement of XRD and PND data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Polarised Neutrons in Condensed Matter Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.169⟩</w:t>
+              <w:t xml:space="preserve">28th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s89-s90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767313099212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522044v1</w:t>
+                <w:t xml:space="preserve">hal-02640020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental spin-resolved electron densities: results of a joint refinement of XRD and PND data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Refinement of Charge and Spin Densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Crystallography Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s89-s90, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Polarised Neutrons in Condensed Matter Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.10 - 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767313099212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640020v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge, spin and momentum densities simultaneous refinement. From the method to the code</w:t>
               </w:r>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4436,51 +4436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Kiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivar Voufack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520621008222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bannenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deutsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pappas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaboussant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99860-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomicheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.060401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519010920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Bannenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaboussant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.020413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Itie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K. Roessler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postorino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palumbo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trequattrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.174405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fern&#225;ndez-D&#237;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060410" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tsvyashchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fomicheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.144401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514007283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Makarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Sidorov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakiyama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768111022671" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314089165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.169" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313099212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakiyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311088763" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924396v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Kiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivar Voufack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520621008222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bannenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deutsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pappas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaboussant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99860-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomicheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.060401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519010920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Bannenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaboussant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.020413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Itie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K. Roessler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postorino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palumbo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trequattrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.174405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fern&#225;ndez-D&#237;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060410" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tsvyashchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fomicheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.144401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514007283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Makarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Sidorov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakiyama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768111022671" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314089165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313099212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakiyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311088763" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924396v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>