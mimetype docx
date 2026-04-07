--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1501,224 +1501,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Lyu</w:t>
+                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kalra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Urbashi Mitra</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiryung Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287395v1</w:t>
+                <w:t xml:space="preserve">hal-04940552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meghna Kalra</w:t>
+                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kiryung Lee</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940552v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1355A4E"/>
+    <w:nsid w:val="836137B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>