--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1467,424 +1467,617 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meghna Kalra</w:t>
+                <w:t xml:space="preserve">Goal-oriented Resource Allocation for Collaborative Integrated Sensing and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940552v1</w:t>
+                <w:t xml:space="preserve">hal-05592450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic Hybrid Sparse/Diffuse Channel Estimation and Cramér-Rao Bounds Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Lyu</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05287395v1</w:t>
+                <w:t xml:space="preserve">hal-05595850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santos Michelena</w:t>
+                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kalra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiryung Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287394v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The condition number of weighted non-harmonic Fourier matrices with applications to super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1952,51 +2145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="836137B1"/>
+    <w:nsid w:val="585F1E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2183,51 +2376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05595850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>