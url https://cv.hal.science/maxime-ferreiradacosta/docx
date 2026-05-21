--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -121,1963 +121,2145 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ferreiradacosta_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wUZMIFMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Private Communication with Secret Block Structure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Goal-oriented Resource Allocation for Collaborative Integrated Sensing and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04215681v2</w:t>
+                <w:t xml:space="preserve">hal-05592450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Geometry of Nonconvex Spike Deconvolution from Low-Pass Measurements</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local Geometry of Least Squares for Unmixing Signals with Parameter-Dependent Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05622667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic Hybrid Sparse/Diffuse Channel Estimation and Cramér-Rao Bounds Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03809877v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiryung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The condition number of weighted non-harmonic Fourier matrices with applications to super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Isometry for Variable-Density Continuous Frequency Sampling for Off-the-Grid Sparse Signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kiryung Lee</w:t>
+                <w:t xml:space="preserve">Guaranteed Private Communication with Secret Block Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05270145v2</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.3547-3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3433527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Oriented Resource Allocation and Scheduling for Integrated Sensing and Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Local Geometry of Nonconvex Spike Deconvolution from Low-Pass Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linh Trung Nguyen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuejie Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom 2025</w:t>
-[...266 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAIT.2023.3262689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Picheral</w:t>
-[...590 lines deleted...]
-                <w:t xml:space="preserve">hal-04187552v2</w:t>
+                <w:t xml:space="preserve">hal-03809877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented Resource Allocation for Collaborative Integrated Sensing and Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restricted Isometry for Variable-Density Continuous Frequency Sampling for Off-the-Grid Sparse Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05592450v1</w:t>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiryung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelone, Spain. pp.811-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11461010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hybrid Sparse/Diffuse Channel Estimation and Cramér-Rao Bounds Analysis</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05595850v1</w:t>
+                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain. pp.726-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11461999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Convergence of ESPRIT with Preconditioned First-Order Methods for Spike Deconvolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiryung Lee</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04940552v1</w:t>
+                <w:t xml:space="preserve">Lei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbashi Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain. pp.21526-21530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11463562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds on Sparse-Diffuse Channel Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déconvolution Dynamique par Descente de Gradient Préconditionnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05287395v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014966v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical Layer Location Privacy in SIMO Communication Using Fake Path Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Trong Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05287394v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Communications Workshops (ICC Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.2107-2112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops67674.2025.11162146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The condition number of weighted non-harmonic Fourier matrices with applications to super-resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Goal-Oriented Resource Allocation and Scheduling for Integrated Sensing and Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Trong Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Globecom 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan. pp.4766-4771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM59602.2025.11432637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence Guarantees for Unmixing PSFs over a Manifold with Non-Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction de Réponses Impulsionnelles sur une Variété pour la Spectroscopie de Plasma Induit par Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155150v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04261330v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goal-Oriented Communications for Distributed Sensing: a joint scheduling and estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 99th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vtc2024-spring62846.2024.10683003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243611v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing Channel State Information via Fake Path Injection in SIMO Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-Noise Sensitivity Analysis of Locating Pulses in the Presence of Adversarial Perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiryung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 13th Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Corvallis, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM60225.2024.10636406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preconditioned Gradient Descent for Sketched Mixture Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isit57864.2024.10619105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425748v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-Order Beurling Approximations and Super-Resolution from Bandlimited Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourteenth International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yale University, Jul 2023, New Haven, CN, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SampTA59647.2023.10301405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2145,51 +2327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="585F1E82"/>
+    <w:nsid w:val="65CBB8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2376,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05595850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-ferreiradacosta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0073-8825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferreiradacosta_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wUZMIFMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Duy Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05622667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05595850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbashi Mitra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04940552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kalra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiryung Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04261330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04215681v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3433527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03809877v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Chi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3262689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270145v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287395v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11463562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435862v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Duy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops67674.2025.11162146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05062288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM59602.2025.11432637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04243611v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hajji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-spring62846.2024.10683003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Trung Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489137v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM60225.2024.10636406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04425748v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit57864.2024.10619105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04187552v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA59647.2023.10301405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>