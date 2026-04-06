--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -315,831 +315,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Comprehensive Management of Cocaine-Induced Midline Destructive Lesions: A Young-IfOS Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Haw</w:t>
+                <w:t xml:space="preserve">Alberto Maria Saibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Letizia Nitro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Abeillon</w:t>
+                <w:t xml:space="preserve">Vincent Bedarida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15060231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228307v1</w:t>
+                <w:t xml:space="preserve">hal-05139198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
+                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bachelet</w:t>
+                <w:t xml:space="preserve">Garance Haw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tournegros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Tanguy</w:t>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pialat</w:t>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Abeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-025-09783-1⟩</w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411501v1</w:t>
+                <w:t xml:space="preserve">hal-05228307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Ronan Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-025-09783-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372137v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Management of Cocaine-Induced Midline Destructive Lesions: A Young-IfOS Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Maria Saibene</w:t>
+                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Nitro</w:t>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bedarida</w:t>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.231. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15060231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139198v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of human olfaction by the trigeminal system</w:t>
+                <w:t xml:space="preserve">Association between Helicobacter pylori, reflux and chronic rhinosinusitis: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halina Stanley</w:t>
+                <w:t xml:space="preserve">Jerome R Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lipp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Garefis</w:t>
+                <w:t xml:space="preserve">Kamal Ragrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Kasongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Mayo-Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7926⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-025-09212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385227v1</w:t>
+                <w:t xml:space="preserve">hal-05033761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Helicobacter pylori, reflux and chronic rhinosinusitis: a systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substitution of human olfaction by the trigeminal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Kasongo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Halina Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Mayo-Yanez</w:t>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Garefis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00405-025-09212-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033761v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Evaluation of Nasal Obstruction in Cleft Lip and Palate Patients: A Preliminary Study</w:t>
               </w:r>
@@ -1151,64 +1151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiad Mcheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,51 +1259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,64 +1406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-operative management of endoscopic endonasal cerebrospinal fluid leak repair: an international survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,64 +1661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupilumab prevents nasal epithelial function alteration by IL‐4 in vitro: Evidence for its efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,64 +1808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of endoscopic endonasal surgery training by French otolaryngology residents: A STROBE analysis of expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,64 +1955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Brudasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Vassard-Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2057,295 +2057,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretability of operative and pathological reports for radiotherapy planning of sinonasal carcinomas, an ancillary study of the GORTEC 2016-02 SANTAL trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Glushkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Halina Stanley</w:t>
+                <w:t xml:space="preserve">Coline Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Antoine Moya Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.231. </w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.1947-1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alr.23433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350946v1</w:t>
+                <w:t xml:space="preserve">hal-04787514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretability of operative and pathological reports for radiotherapy planning of sinonasal carcinomas, an ancillary study of the GORTEC 2016-02 SANTAL trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Labarre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evgenii Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moya Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.1947-1952. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alr.23433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787514v1</w:t>
+                <w:t xml:space="preserve">hal-05350946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Otosclerosis Detection: A Pilot Study</w:t>
               </w:r>
@@ -2459,265 +2459,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol: the biologics in severe chronic rhinosinusitis with nasal polyps survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Persistent headaches in granulomatosis with polyangiitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Daveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">P. Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair Vandersteen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.T. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.e083112. </w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (6), pp.351-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614220v1</w:t>
+                <w:t xml:space="preserve">hal-04787517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent headaches in granulomatosis with polyangiitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study protocol: the biologics in severe chronic rhinosinusitis with nasal polyps survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Chang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clair Vandersteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (6), pp.351-352. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.e083112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787517v1</w:t>
+                <w:t xml:space="preserve">hal-04614220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing olfaction in COVID-19: Screening, training and effects on quality of life</w:t>
               </w:r>
@@ -2837,64 +2837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimLife®, a new dynamic model for endoscopic sinus and skull base surgery simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Legré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,77 +2971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140 (1), pp.114-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,51 +3075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo intranasal delivery of coagulation factor IX: a proof-of-concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,325 +3203,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lisan</w:t>
+                <w:t xml:space="preserve">Jeremy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+                <w:t xml:space="preserve">Justin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Darnal</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (2), pp.65-69. </w:t>
+              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069260v1</w:t>
+                <w:t xml:space="preserve">hal-04384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Charriot</w:t>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Michel</w:t>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">E. Darnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (2), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384204v1</w:t>
+                <w:t xml:space="preserve">hal-04069260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M Contributes to Airway Epithelial Cell Dysfunction in Chronic Rhinosinusitis with Nasal Polyps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,103 +3879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données de l'assurance maladie française sur la chirurgie de la polypose nasale entre 2011 et 2018 selon les recommandations STROBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140 (2), pp.67-72. </w:t>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4164,51 +4164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective diagnosis of internal nasal valve collapse by four‐phase rhinomanometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gagnieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,90 +4298,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Brudasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -4419,51 +4419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaber Bellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Béquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4687,90 +4687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and Characteristics of Altered Sense of Smell/Taste During Covid-19 first wave: A French Nationwide Cross-sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tran Khai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4817,51 +4817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive glass in canal wall reconstruction tympanoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,77 +4938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI monitoring of small and medium-sized vestibular schwannomas: predictors of growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,77 +5844,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in systematic reviews: contribution of librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieira Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOTHERAPIES et VOIE NASALE : développement et application dans la polypose nasosinusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Est Créteil, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6259,51 +6259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,51 +6448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="469D3774"/>
+    <w:nsid w:val="FD09E41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6679,51 +6679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournegros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournegros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>