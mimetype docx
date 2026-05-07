--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -449,161 +449,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Haw</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Abeillon</w:t>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228307v1</w:t>
+                <w:t xml:space="preserve">hal-05372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
               </w:r>
@@ -615,51 +615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,161 +717,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Haw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Juliette Abeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372137v1</w:t>
+                <w:t xml:space="preserve">hal-05228307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Helicobacter pylori, reflux and chronic rhinosinusitis: a systematic review</w:t>
               </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ragrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Mayo-Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1151,64 +1151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiad Mcheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,51 +1259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,325 +1387,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peri-operative management of endoscopic endonasal cerebrospinal fluid leak repair: an international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brenac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
+                <w:t xml:space="preserve">Tareck Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Henry</w:t>
+                <w:t xml:space="preserve">Philippe Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2023.09.006⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281 (10), pp.5347-5355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-024-08770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468563v1</w:t>
+                <w:t xml:space="preserve">hal-04787523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-operative management of endoscopic endonasal cerebrospinal fluid leak repair: an international survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tareck Ayad</w:t>
+                <w:t xml:space="preserve">C. Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herman</w:t>
+                <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281 (10), pp.5347-5355. </w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (1), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00405-024-08770-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2023.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787523v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupilumab prevents nasal epithelial function alteration by IL‐4 in vitro: Evidence for its efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of endoscopic endonasal surgery training by French otolaryngology residents: A STROBE analysis of expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Brudasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Vassard-Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,64 +2089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moya Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.231. </w:t>
@@ -2465,51 +2465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent headaches in granulomatosis with polyangiitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,90 +2569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study protocol: the biologics in severe chronic rhinosinusitis with nasal polyps survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Vandersteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2831,2996 +2831,4865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimLife®, a new dynamic model for endoscopic sinus and skull base surgery simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Incidence of underlying abnormalities on routine magnetic resonance imaging for Bell's palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Daubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4193/Rhin23.230⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.e239158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.9158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381057v1</w:t>
+                <w:t xml:space="preserve">inserm-04170024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438960v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo intranasal delivery of coagulation factor IX: a proof-of-concept study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">SimLife®, a new dynamic model for endoscopic sinus and skull base surgery simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Coiffier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Legré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Colomb</w:t>
+                <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Enjolras</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.3117 - 3123. </w:t>
+              <w:t xml:space="preserve">Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (6), pp.574-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4193/Rhin23.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281743v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (1), pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384204v1</w:t>
+                <w:t xml:space="preserve">hal-04438960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In vivo intranasal delivery of coagulation factor IX: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lisan</w:t>
+                <w:t xml:space="preserve">Evelyne Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Darnal</w:t>
+                <w:t xml:space="preserve">Nathalie Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.3117 - 3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069260v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M Contributes to Airway Epithelial Cell Dysfunction in Chronic Rhinosinusitis with Nasal Polyps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">Nasal fossa tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bequignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Benzerdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076094⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (3), pp.141-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185359v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fieux</w:t>
+                <w:t xml:space="preserve">Allograft bone vs. bioactive glass in rehabilitation of canal wall-down surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+                <w:t xml:space="preserve">Ruben Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nourredine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimLife®: A New Dynamic Model for Head and Neck Surgical Oncology Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgery for chronic rhinosinusitis with nasal polyps: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rullière</w:t>
+                <w:t xml:space="preserve">J.F. Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Danion</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mortuaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ohn.630⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380994v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données de l'assurance maladie française sur la chirurgie de la polypose nasale entre 2011 et 2018 selon les recommandations STROBE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2022.07.002⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (2), pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233238v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated Costs Associated With Management of Otosclerosis With Hearing Aids vs Surgery in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tournegros</w:t>
+                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+                <w:t xml:space="preserve">Jeremy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.48932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04168504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective diagnosis of internal nasal valve collapse by four‐phase rhinomanometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Béquignon</w:t>
+                <w:t xml:space="preserve">Oncostatin M Contributes to Airway Epithelial Cell Dysfunction in Chronic Rhinosinusitis with Nasal Polyps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lio2.784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647549v1</w:t>
+                <w:t xml:space="preserve">hal-04185359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Bone Histopathology Case of the Month: 45S5 Bioactive Glass and Cholesteatoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (7), pp.e528-e529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860462v1</w:t>
+                <w:t xml:space="preserve">hal-05600495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disabling hearing loss after Lefort I osteotomies in patients with history of Eustachian tube dysfunction: An unknown complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+                <w:t xml:space="preserve">Arnaud Gleizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Daude</w:t>
+                <w:t xml:space="preserve">Pierre Gagnieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nimeskern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (3), pp.101395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760987v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 pandemic: do surgical masks impact respiratory nasal functions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Béquignon</w:t>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Zerah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">M. Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.23013⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03676709v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Altered Sense of Smell/Taste During Covid-19 first wave: A French Nationwide Cross-sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">SimLife®: A New Dynamic Model for Head and Neck Surgical Oncology Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.05.010⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.972-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ohn.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579511v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive glass in canal wall reconstruction tympanoplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse des données de l'assurance maladie française sur la chirurgie de la polypose nasale entre 2011 et 2018 selon les recommandations STROBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (2), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04168545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Persistent retro-orbital pain after acute otitis media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (5), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03313260v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Olfactory cleft infection revealed by anosmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.1179-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-022-01974-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI monitoring of small and medium-sized vestibular schwannomas: predictors of growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Estimated Costs Associated With Management of Otosclerosis With Hearing Aids vs Surgery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pouzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00016489.2020.1717608⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.e2148932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.48932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04547900v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barotraumatisme et douleurs orbitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">External auditory canal stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahoudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (1), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493676v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléconsultation en ORL : enquête de satisfaction en période pandémique COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Zaouche</w:t>
+                <w:t xml:space="preserve">Objective diagnosis of internal nasal valve collapse by four‐phase rhinomanometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gagnieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Béquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.05.012⟩</w:t>
+              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lio2.784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492034v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine for ENT: Effect on quality of care during Covid-19 pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Zaouche</w:t>
+                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Brudasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.014⟩</w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491277v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barotrauma and orbital pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tringali</w:t>
+                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaber Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boudrahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1, Part 1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 pandemic: do surgical masks impact respiratory nasal functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Béquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03676709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 outbreak: does the use of a surgical mask impact the sense of smell?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hyvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142 (5), pp.425-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00016489.2022.2071462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence and Characteristics of Altered Sense of Smell/Taste During Covid-19 first wave: A French Nationwide Cross-sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tran Khai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (1), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactive glass in canal wall reconstruction tympanoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (5), pp.293-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04168545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term outcome of laryngeal mobility disorder and quality of life after pediatric cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Henaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.111142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2022.111142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility of day-case pediatric cochlear implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ayari-Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279 (11), pp.5123-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-022-07353-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Methodology for the Production of Audiovisual Pre-operative Information Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Molher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagardoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Monès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surgical Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.305-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15533506211037797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI monitoring of small and medium-sized vestibular schwannomas: predictors of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00016489.2020.1717608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barotraumatisme et douleurs orbitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (5), pp.401- 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2019.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation en ORL : enquête de satisfaction en période pandémique COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bawazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.236 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telemedicine for ENT: Effect on quality of care during Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bawazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.257 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barotrauma and orbital pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.435 - 436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,386 +7699,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in systematic reviews: contribution of librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing odorants during olfactory training: an efficient strategy to improve olfactory perception, cognition and well-being in the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieira Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfactory training in the elderly: impact on olfactory perception, cognition and well-being.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOTHERAPIES et VOIE NASALE : développement et application dans la polypose nasosinusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Est Créteil, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04789047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6219,168 +8213,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in post-Covid patients: impact on food behavior and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Altered Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6448,51 +8442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD09E41D"/>
+    <w:nsid w:val="A77EFD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6679,51 +8673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournegros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04170024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Savary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.9158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzerdjeb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44901-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bonnecaze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Papon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003929" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nimeskern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trecourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01974-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahoudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hyvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2022.2071462" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2022.111142" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hugel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayari-Khalfallah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07353-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Molher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagardoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Mon&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15533506211037797" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>