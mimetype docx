--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Management of Cocaine-Induced Midline Destructive Lesions: A Young-IfOS Consensus</w:t>
+                <w:t xml:space="preserve">Objective Evaluation of Nasal Obstruction in Cleft Lip and Palate Patients: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Maria Saibene</w:t>
+                <w:t xml:space="preserve">Nicolas Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Nitro</w:t>
+                <w:t xml:space="preserve">Jiad N. Mcheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bedarida</w:t>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.231. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15060231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15090403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139198v1</w:t>
+                <w:t xml:space="preserve">hal-05620458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Comprehensive Management of Cocaine-Induced Midline Destructive Lesions: A Young-IfOS Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Alberto Maria Saibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Letizia Nitro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Vincent Bedarida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15060231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372137v1</w:t>
+                <w:t xml:space="preserve">hal-05139198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
               </w:r>
@@ -615,51 +615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,338 +717,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Haw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lasolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Abeillon</w:t>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228307v1</w:t>
+                <w:t xml:space="preserve">hal-05372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Helicobacter pylori, reflux and chronic rhinosinusitis: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Factors of Malignancy in Cervical Paragangliomas: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Haw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome R Lechien</w:t>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Ragrag</w:t>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Kasongo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Mayo-Yanez</w:t>
+                <w:t xml:space="preserve">Juliette Abeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-025-09212-3⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.28250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033761v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of human olfaction by the trigeminal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,6626 +1070,7798 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Garefis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (48), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adu7926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Evaluation of Nasal Obstruction in Cleft Lip and Palate Patients: A Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between Helicobacter pylori, reflux and chronic rhinosinusitis: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome R Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pachebat</w:t>
+                <w:t xml:space="preserve">Kamal Ragrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiad Mcheik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jason Kasongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Miguel Mayo-Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.403. </w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15090403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00405-025-09212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528239v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The extra cost of biologics as first-line treatment in uncontrolled chronic rhinosinusitis with nasal polyps with no previous sinus surgery is overwhelming: a budget impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Coste</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Béquignon</w:t>
+                <w:t xml:space="preserve">Michael Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.70006⟩</w:t>
+              <w:t xml:space="preserve">Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4193/Rhin24.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462770v1</w:t>
+                <w:t xml:space="preserve">hal-05620433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-operative management of endoscopic endonasal cerebrospinal fluid leak repair: an international survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Medical liability in France: analysis of claims in otorhinolaryngology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Delbreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Adeline Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tareck Ayad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
+                <w:t xml:space="preserve">François Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 281 (10), pp.5347-5355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-024-08770-2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 282 (5), pp.2719-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-025-09316-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787523v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brenac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Henry</w:t>
+                <w:t xml:space="preserve">Émilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2023.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.1187-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468563v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dupilumab prevents nasal epithelial function alteration by IL‐4 in vitro: Evidence for its efficacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+                <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Fournier</w:t>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (8), Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (1), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alr.23343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2023.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04546685v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of endoscopic endonasal surgery training by French otolaryngology residents: A STROBE analysis of expectations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Coste</w:t>
+                <w:t xml:space="preserve">Peri-operative management of endoscopic endonasal cerebrospinal fluid leak repair: an international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Legré</w:t>
+                <w:t xml:space="preserve">Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareck Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.11.014⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281 (10), pp.5347-5355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-024-08770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787528v1</w:t>
+                <w:t xml:space="preserve">hal-04787523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Assessment with the vHIT and Skull Vibration-Induced Nystagmus Test in Patients with Nonprogressive Vestibular Schwannoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dumas</w:t>
+                <w:t xml:space="preserve">The Prognostic Value of Olfactory Dysfunction in Patients with COVID-19: The COVIDORA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Natella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Radulesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13092454⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life14030293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616029v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretability of operative and pathological reports for radiotherapy planning of sinonasal carcinomas, an ancillary study of the GORTEC 2016-02 SANTAL trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dupilumab prevents nasal epithelial function alteration by IL‐4 in vitro: Evidence for its efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moya Plana</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.1947-1952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.23433⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (8), Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787514v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04546685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Perception of endoscopic endonasal surgery training by French otolaryngology residents: A STROBE analysis of expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Legré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (2), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05350946v1</w:t>
+                <w:t xml:space="preserve">hal-04787528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Otosclerosis Detection: A Pilot Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestibular Assessment with the vHIT and Skull Vibration-Induced Nystagmus Test in Patients with Nonprogressive Vestibular Schwannoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gaillandre</w:t>
+                <w:t xml:space="preserve">Ioana Brudasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Aouad</w:t>
+                <w:t xml:space="preserve">Gabrielle Vassard-Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Olivier Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (9), pp.2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10278-024-01079-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13092454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787518v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent headaches in granulomatosis with polyangiitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interpretability of operative and pathological reports for radiotherapy planning of sinonasal carcinomas, an ancillary study of the GORTEC 2016-02 SANTAL trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Kiessling</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Chang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Moya Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (6), pp.351-352. </w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.1947-1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alr.23433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787517v1</w:t>
+                <w:t xml:space="preserve">hal-04787514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol: the biologics in severe chronic rhinosinusitis with nasal polyps survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Daveau</w:t>
+                <w:t xml:space="preserve">Evgenii Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clair Vandersteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.e083112. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614220v1</w:t>
+                <w:t xml:space="preserve">hal-05350946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing olfaction in COVID-19: Screening, training and effects on quality of life</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence for Otosclerosis Detection: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moussy</w:t>
+                <w:t xml:space="preserve">Antoine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fournel</w:t>
+                <w:t xml:space="preserve">Sophie Daubié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellil</w:t>
+                <w:t xml:space="preserve">Loïc Gaillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daudé</w:t>
+                <w:t xml:space="preserve">Arthur Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Degraix</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.49-64. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2024.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10278-024-01079-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747510v1</w:t>
+                <w:t xml:space="preserve">hal-04787518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of underlying abnormalities on routine magnetic resonance imaging for Bell's palsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent headaches in granulomatosis with polyangiitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Savary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">P. Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.T. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.9158⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (6), pp.351-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04170024v1</w:t>
+                <w:t xml:space="preserve">hal-04787517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Study protocol: the biologics in severe chronic rhinosinusitis with nasal polyps survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Clair Vandersteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.e083112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541287v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimLife®, a new dynamic model for endoscopic sinus and skull base surgery simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Legré</w:t>
+                <w:t xml:space="preserve">Losing olfaction in COVID-19: Screening, training and effects on quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dufour</w:t>
+                <w:t xml:space="preserve">A. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+                <w:t xml:space="preserve">D. Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4193/Rhin23.230⟩</w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381057v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deterioration experienced by French otolaryngology residents in their training during the COVID-19 pandemic: A STROBE analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04438960v3</w:t>
+                <w:t xml:space="preserve">hal-05618280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo intranasal delivery of coagulation factor IX: a proof-of-concept study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Colomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Enjolras</w:t>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.08.019⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281743v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal fossa tumor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Benzerdjeb</w:t>
+                <w:t xml:space="preserve">Definition of severity and treatment response in chronic rhinosinusitis with nasal polyps: a Delphi study among French experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tringali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Léa Fath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.02.003⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.1005-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2226869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04169630v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allograft bone vs. bioactive glass in rehabilitation of canal wall-down surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Incidence of underlying abnormalities on routine magnetic resonance imaging for Bell's palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Daubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44901-1⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.e239158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.9158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05598321v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04170024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery for chronic rhinosinusitis with nasal polyps: An update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SimLife®, a new dynamic model for endoscopic sinus and skull base surgery simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. de Bonnecaze</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Legré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Papon</w:t>
+                <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mortuaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (6), pp.297-304. </w:t>
+              <w:t xml:space="preserve">Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (6), pp.574-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4193/Rhin23.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988930v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (1), pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069260v1</w:t>
+                <w:t xml:space="preserve">hal-04438960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">A malignant peripheral nerve-sheath tumor: A CARE case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Charriot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Fath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.309-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384204v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M Contributes to Airway Epithelial Cell Dysfunction in Chronic Rhinosinusitis with Nasal Polyps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">Chronic nasal dysfunction: A clinical case illustrating the concept in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathis-Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bequignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dufour</w:t>
+                <w:t xml:space="preserve">M. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076094⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185359v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Bone Histopathology Case of the Month: 45S5 Bioactive Glass and Cholesteatoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">In vivo intranasal delivery of coagulation factor IX: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.3117 - 3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600495v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disabling hearing loss after Lefort I osteotomies in patients with history of Eustachian tube dysfunction: An unknown complication</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Definition of severity and treatment response in chronic rhinosinusitis with nasal polyps: a Delphi study among French experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.1005-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2226869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05598405v1</w:t>
+                <w:t xml:space="preserve">hal-04236462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+                <w:t xml:space="preserve">Jeremy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nourredine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alexandru</w:t>
+                <w:t xml:space="preserve">Justin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giroudon</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-289. </w:t>
+              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+                <w:t xml:space="preserve">hal-04384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimLife®: A New Dynamic Model for Head and Neck Surgical Oncology Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncostatin M Contributes to Airway Epithelial Cell Dysfunction in Chronic Rhinosinusitis with Nasal Polyps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rullière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ohn.630⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380994v1</w:t>
+                <w:t xml:space="preserve">hal-04185359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données de l'assurance maladie française sur la chirurgie de la polypose nasale entre 2011 et 2018 selon les recommandations STROBE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Allograft bone vs. bioactive glass in rehabilitation of canal wall-down surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (2), pp.67-72. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233238v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent retro-orbital pain after acute otitis media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">French health insurance data for chronic rhinosinusitis with nasal polyps between 2011 and 2018: A STROBE-compliant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 140 (5), pp.247-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 140 (2), pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04169656v1</w:t>
+                <w:t xml:space="preserve">hal-04069260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory cleft infection revealed by anosmia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Surgery for chronic rhinosinusitis with nasal polyps: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mortuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-022-01974-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04169649v1</w:t>
+                <w:t xml:space="preserve">hal-04988930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated Costs Associated With Management of Otosclerosis With Hearing Aids vs Surgery in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent peripartum alveolar soft-part sarcoma: Case report using CARE methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Piguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.48932⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (5), pp.231-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04168504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External auditory canal stenosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disabling hearing loss after Lefort I osteotomies in patients with history of Eustachian tube dysfunction: An unknown complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gleizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gagnieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nimeskern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (3), pp.101395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593838v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective diagnosis of internal nasal valve collapse by four‐phase rhinomanometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Temporal Bone Histopathology Case of the Month: 45S5 Bioactive Glass and Cholesteatoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lio2.784⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (7), pp.e528-e529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647549v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nasal fossa tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benzerdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (3), pp.141-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860462v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Daude</w:t>
+                <w:t xml:space="preserve">Transverse Venous Sinus Stenosis in Patients With Nasal Cerebrospinal Fluid Leak and Idiopathic Intracranial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Patsoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169 (6), pp.1647-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ohn.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760987v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 pandemic: do surgical masks impact respiratory nasal functions?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SimLife®: A New Dynamic Model for Head and Neck Surgical Oncology Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.23013⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.972-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ohn.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03676709v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 outbreak: does the use of a surgical mask impact the sense of smell?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Persistent retro-orbital pain after acute otitis media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00016489.2022.2071462⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (5), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05607667v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Altered Sense of Smell/Taste During Covid-19 first wave: A French Nationwide Cross-sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Olfactory cleft infection revealed by anosmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean François Papon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.05.010⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.1179-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-022-01974-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579511v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive glass in canal wall reconstruction tympanoplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse des données de l'assurance maladie française sur la chirurgie de la polypose nasale entre 2011 et 2018 selon les recommandations STROBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (2), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04168545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term outcome of laryngeal mobility disorder and quality of life after pediatric cardiac surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+                <w:t xml:space="preserve">Estimated Costs Associated With Management of Otosclerosis With Hearing Aids vs Surgery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2022.111142⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.e2148932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.48932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05607922v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of day-case pediatric cochlear implantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External auditory canal stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahoudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-022-07353-3⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (1), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05607824v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Brudasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Farias</w:t>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (3), pp.285-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906034v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Production of Audiovisual Pre-operative Information Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 pandemic: do surgical masks impact respiratory nasal functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Molher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Émilie Béquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15533506211037797⟩</w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05607628v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03676709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Covid-19 outbreak: does the use of a surgical mask impact the sense of smell?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hyvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142 (5), pp.425-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00016489.2022.2071462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03313260v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaber Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boudrahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1, Part 1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI monitoring of small and medium-sized vestibular schwannomas: predictors of growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Prevalence and Characteristics of Altered Sense of Smell/Taste During Covid-19 first wave: A French Nationwide Cross-sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+                <w:t xml:space="preserve">N. Tran Khai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (5), pp.361-365. </w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (1), pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00016489.2020.1717608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547900v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barotraumatisme et douleurs orbitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term outcome of laryngeal mobility disorder and quality of life after pediatric cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daveau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Henaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.111142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2022.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493676v1</w:t>
+                <w:t xml:space="preserve">hal-05607922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléconsultation en ORL : enquête de satisfaction en période pandémique COVID-19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaouche</w:t>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.05.012⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03492034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine for ENT: Effect on quality of care during Covid-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fieux</w:t>
+                <w:t xml:space="preserve">Feasibility of day-case pediatric cochlear implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ayari-Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Zaouche</w:t>
+                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.014⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279 (11), pp.5123-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-022-07353-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491277v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barotrauma and orbital pain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Bioactive glass in canal wall reconstruction tympanoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tringali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (5), pp.293-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04168545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective diagnosis of internal nasal valve collapse by four‐phase rhinomanometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gagnieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Béquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lio2.784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Methodology for the Production of Audiovisual Pre-operative Information Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Molher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagardoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Monès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surgical Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.305-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15533506211037797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI monitoring of small and medium-sized vestibular schwannomas: predictors of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00016489.2020.1717608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barotraumatisme et douleurs orbitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (5), pp.401- 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2019.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation en ORL : enquête de satisfaction en période pandémique COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bawazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.236 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telemedicine for ENT: Effect on quality of care during Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bawazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.257 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barotrauma and orbital pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.435 - 436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7699,126 +8871,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in systematic reviews: contribution of librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7828,279 +9000,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing odorants during olfactory training: an efficient strategy to improve olfactory perception, cognition and well-being in the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieira Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in the elderly: impact on olfactory perception, cognition and well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8110,271 +9282,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOTHERAPIES et VOIE NASALE : développement et application dans la polypose nasosinusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Est Créteil, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04789047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in post-Covid patients: impact on food behavior and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Altered Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventilation mask choice: feedbacks by 72 Health professionals through pointing area diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouchié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Virbel-Fleischman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Retory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan, Italy. pp.PA589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8442,51 +9748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A77EFD3A"/>
+    <w:nsid w:val="FF03E8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8673,51 +9979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04170024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Savary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.9158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzerdjeb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44901-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bonnecaze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Papon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003929" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nimeskern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trecourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01974-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahoudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hyvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2022.2071462" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2022.111142" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hugel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayari-Khalfallah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07353-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Molher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagardoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Mon&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15533506211037797" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-fieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-5143-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05620458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad N. Mcheik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Saibene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nitro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15060231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Haw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.28250" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome R Lechien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ragrag" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kasongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayo-Yanez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09212-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05620433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin24.418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05620428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09316-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bequignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Ayad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-024-08770-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hamel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delbos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Natella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Radulesco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14030293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04546685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vassard-Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13092454" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Labarre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moya Plana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23433" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aouad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01079-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiessling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.06.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Daveau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Vandersteen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.04.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05620197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Bonnecaze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2226869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04170024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daubie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.9158" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin23.230" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis-Mar&#231;on" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enjolras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.08.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44901-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nevoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.08.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bonnecaze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Papon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortuaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Piguel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnieur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nimeskern" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101395" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003929" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169630v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzerdjeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tringali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Gabory" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Patsoura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.414" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rulli&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tonnerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ohn.630" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trecourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01974-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.48932" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahoudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03676709v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petitjean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zerah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hyvrard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2022.2071462" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran Khai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.05.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2022.111142" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hugel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ayari-Khalfallah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07353-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04168545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.09.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.784" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Molher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagardoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Mon&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15533506211037797" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2019.12.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492034v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bawazeer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.05.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.03.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789047v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouchi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Virbel-Fleischman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Retory" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schmidt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA589" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>