--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -195,549 +195,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de proche surface d'une faille active - Exemple d'inversion stochastique conjointe de données électriques, sismiques, gravimétriques et topographiques</w:t>
+                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofcan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536876v1</w:t>
+                <w:t xml:space="preserve">hal-05537061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
+                <w:t xml:space="preserve">Imagerie des structures internes d’un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Al"as Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aoste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537061v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des structures internes d’un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique</w:t>
+                <w:t xml:space="preserve">Activité quaternaire de la faille de Marsanne révélée par des données paléosismologiques (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Al"as Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aoste, Italy</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536940v1</w:t>
+                <w:t xml:space="preserve">hal-05537072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité quaternaire de la faille de Marsanne révélée par des données paléosismologiques (SE France)</w:t>
+                <w:t xml:space="preserve">Imagerie de proche surface d'une faille active - Exemple d'inversion stochastique conjointe de données électriques, sismiques, gravimétriques et topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Geofcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537072v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t>
@@ -788,77 +788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations paléosismologiques de la faille de Saint-Montan – Terminaison NE du faisceau de faille Cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1319,346 +1319,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">terreno ozcar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517955v1</w:t>
+                <w:t xml:space="preserve">hal-05415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Radic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vita Clinquart</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
+              <w:t xml:space="preserve">terreno ozcar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415898v1</w:t>
+                <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>