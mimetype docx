--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,2131 +66,2265 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des structures internes d'un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique.</w:t>
+                <w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537066v1</w:t>
+                <w:t xml:space="preserve">hal-05583595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PyMERRY: A Python solution for an improved interpretation of electrical resistivity tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renard Didier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...131 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.F23-F39. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...281 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2023-0105.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
-[...563 lines deleted...]
-                <w:t xml:space="preserve">hal-05536803v1</w:t>
+                <w:t xml:space="preserve">hal-04622582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">terreno ozcar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden story of alluvial terraces formation: decoding non-planarity and significances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowchu Drukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggx478(2018).⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyMERRY: Python iMprovement of Electrical Resistivity tomography ReliabilitY a new post processing tool for improving electrical resistivity image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2023 (AGU23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie des structures internes d’un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Al"as Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aoste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité quaternaire de la faille de Marsanne révélée par des données paléosismologiques (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie des structures internes d'un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie de proche surface d'une faille active - Exemple d'inversion stochastique conjointe de données électriques, sismiques, gravimétriques et topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geofcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e152222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05536794v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigations paléosismologiques de la faille de Saint-Montan – Terminaison NE du faisceau de faille Cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non planéité des terrasses alluviales, signification et implication tectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to quantify the reliability of Electrical Resistivity Tomography (ERT) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle approche de la sensibilité des méthodes d’imagerie géophysique de proche surface pour la caractérisation des aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle approche de la sensibilité des méthodes d’imagerie électrique pour la caractérisation des aléas géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G2 - Géodésie, Géophysique, et Montagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie géophysique de proche surface et aléas naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de Montpellier, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05373080v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-04622582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2337,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>