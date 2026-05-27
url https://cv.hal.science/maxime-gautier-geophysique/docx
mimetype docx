--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -370,277 +370,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Clinquart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
+              <w:t xml:space="preserve">terreno ozcar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415898v1</w:t>
+                <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">terreno ozcar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517955v1</w:t>
+                <w:t xml:space="preserve">hal-05415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t>
               </w:r>
@@ -1006,562 +1006,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
+                <w:t xml:space="preserve">Imagerie de proche surface d'une faille active - Exemple d'inversion stochastique conjointe de données électriques, sismiques, gravimétriques et topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Geofcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537061v1</w:t>
+                <w:t xml:space="preserve">hal-05536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des structures internes d’un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique</w:t>
+                <w:t xml:space="preserve">Imagerie des structures internes d'un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Al"as Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aoste, Italy</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536940v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité quaternaire de la faille de Marsanne révélée par des données paléosismologiques (SE France)</w:t>
+                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Baize</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537072v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des structures internes d'un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique.</w:t>
+                <w:t xml:space="preserve">Imagerie des structures internes d’un glissement de terrain par une approche couplée gravimétrie - tomographie de résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Al"as Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aoste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537066v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de proche surface d'une faille active - Exemple d'inversion stochastique conjointe de données électriques, sismiques, gravimétriques et topographiques</w:t>
+                <w:t xml:space="preserve">Activité quaternaire de la faille de Marsanne révélée par des données paléosismologiques (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofcan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536876v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Clinquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1694,77 +1694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations paléosismologiques de la faille de Saint-Montan – Terminaison NE du faisceau de faille Cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thomasset-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0105.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx478(2018)." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomasset-Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cathelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05373080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>