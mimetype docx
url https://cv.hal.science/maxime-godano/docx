--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -948,338 +948,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">FMHex20: An earthquake focal mechanism database for seismotectonic analyses in metropolitan France and bordering regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Stephane Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Clémence Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Karla Coca Oscanoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03278811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMHex20: An earthquake focal mechanism database for seismotectonic analyses in metropolitan France and bordering regions</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mazzotti</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Aubagnac</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Coca Oscanoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.10. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278811v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,910 +4463,1264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New high-resolution relocation of the seismicity in the Southwestern Alps (France, Italy) to improve active faults imaging: Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise sismique de St-Paul-sur Ubaye : relocalisation de la sismicité d'avril 2023 à juillet 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466370v1</w:t>
+                <w:t xml:space="preserve">hal-05568244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création et homogénéisation d'un catalogue de sismicité unifié pour les Alpes occidentales à partir de quatre réseaux sismologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
+              <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495077v1</w:t>
+                <w:t xml:space="preserve">hal-05568252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally triggered earthquake swarm in the low-deformation zone of Tinée Valley (Southwestern French Alps) following the extreme rainfall event associated with the 2020 Alex storm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le séisme de Coaraze (ML 4.1; 18 mars 2025): le plus profond jamais enregistré dans les Alpes du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489545v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both mainshock-aftershocks and swarm sequences are driven by fluid processes (Ubaye Region, French Western Alps)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New high-resolution relocation of the seismicity in the Southwestern Alps (France, Italy) to improve active faults imaging: Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jomard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA Annual Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662046v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442187v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
+                <w:t xml:space="preserve">Locally triggered earthquake swarm in the low-deformation zone of Tinée Valley (Southwestern French Alps) following the extreme rainfall event associated with the 2020 Alex storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518982v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Both mainshock-aftershocks and swarm sequences are driven by fluid processes (Ubaye Region, French Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSA Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bellevue, Washington, United States. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Saint Paul en Forêt seismic swarm: an unusual activity in the seismically quiet Maures massif (South-Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5376,114 +5730,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique sur le calcul des mécanismes au foyer dans un réservoir et application à la sismicité de la saline de Vauvert (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Nice Sophia Antipolis, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00410768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5630,51 +5984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>