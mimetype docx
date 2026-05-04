--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -3840,277 +3840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
+                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462791v1</w:t>
+                <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
+                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462820v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
@@ -4771,57 +4771,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bellevue, Washington, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5984,51 +5984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>