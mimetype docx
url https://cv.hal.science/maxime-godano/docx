--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1216,295 +1216,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+                <w:t xml:space="preserve">hal-03364897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364897v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherited state of stress as a key factor controlling slip and slip mode: inference from the study of a slow slip event in the Longitudinal Valley, Taiwan</w:t>
               </w:r>
@@ -3840,277 +3840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
+                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462820v1</w:t>
+                <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
+                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462791v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,381 +4497,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sismique de St-Paul-sur Ubaye : relocalisation de la sismicité d'avril 2023 à juillet 2025.</w:t>
+                <w:t xml:space="preserve">Création et homogénéisation d'un catalogue de sismicité unifié pour les Alpes occidentales à partir de quatre réseaux sismologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Plunian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
+                <w:t xml:space="preserve">Eloise Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Gelis</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568244v1</w:t>
+                <w:t xml:space="preserve">hal-05568252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et homogénéisation d'un catalogue de sismicité unifié pour les Alpes occidentales à partir de quatre réseaux sismologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+                <w:t xml:space="preserve">Le séisme de Coaraze (ML 4.1; 18 mars 2025): le plus profond jamais enregistré dans les Alpes du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568252v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séisme de Coaraze (ML 4.1; 18 mars 2025): le plus profond jamais enregistré dans les Alpes du Sud.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise sismique de St-Paul-sur Ubaye : relocalisation de la sismicité d'avril 2023 à juillet 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Twardzik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568217v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New high-resolution relocation of the seismicity in the Southwestern Alps (France, Italy) to improve active faults imaging: Preliminary results</w:t>
               </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bellevue, Washington, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5322,286 +5322,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518982v1</w:t>
+                <w:t xml:space="preserve">hal-03442187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442187v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saint Paul en Forêt seismic swarm: an unusual activity in the seismically quiet Maures massif (South-Eastern France)</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canitano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ju Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ming Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Linde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Granier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Plunian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>