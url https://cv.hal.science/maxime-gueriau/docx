--- v0 (2026-04-30)
+++ v1 (2026-05-28)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements In Mixed Reality For Autonomous Vehicle Testing And Advanced Driver Assistance Systems: A survey</w:t>
+                <w:t xml:space="preserve">Exploring augmentation strategies in mixed reality for autonomous driving with depth cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gueriau</w:t>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (7), pp.1455-1465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2024.3473740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01423312241296919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742258v1</w:t>
+                <w:t xml:space="preserve">hal-05284248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring augmentation strategies in mixed reality for autonomous driving with depth cameras</w:t>
+                <w:t xml:space="preserve">Advancements In Mixed Reality For Autonomous Vehicle Testing And Advanced Driver Assistance Systems: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (7), pp.1455-1465. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01423312241296919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2024.3473740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284248v1</w:t>
+                <w:t xml:space="preserve">hal-04742258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Shared Mobility Systems: A Survey on Whole System Design Requirements, Challenges and Future Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Golpayegani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -442,291 +442,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can autonomous vehicles enable sustainable mobility in future cities? Insights and policy challenges from user preferences over different urban transport options</w:t>
+                <w:t xml:space="preserve">Demand-responsive rebalancing zone generation for reinforcement learning-based on-demand mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ransford Acheampong</w:t>
+                <w:t xml:space="preserve">Alberto Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cugurullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gueriau</w:t>
+                <w:t xml:space="preserve">Giuseppe Vizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Dusparic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112, pp.103134. </w:t>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/AIC-201575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566129v1</w:t>
+                <w:t xml:space="preserve">hal-05566135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-responsive rebalancing zone generation for reinforcement learning-based on-demand mobility</w:t>
+                <w:t xml:space="preserve">Can autonomous vehicles enable sustainable mobility in future cities? Insights and policy challenges from user preferences over different urban transport options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Castagna</w:t>
+                <w:t xml:space="preserve">Ransford Acheampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cugurullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Vizzari</w:t>
+                <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Dusparic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (1), pp.73-88. </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.103134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AIC-201575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566135v1</w:t>
+                <w:t xml:space="preserve">hal-05566129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage constructiviste à base de systèmes multiagents. Une application au problème complexe de la régulation coopérative du trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vips: a Simulator for Platoon System Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,51 +929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Physics Inspired Wave Agents in a Virtual Environment: Longitudinal Distance Control in Robots Platoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess the benefits of connected vehicles? A simulation framework for the design of cooperative traffic management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Transfer via Dynamic Policy Fusion between Autonomous Driving Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Maad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,51 +1294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Transfer via Dynamic Policy Fusion Between Autonomous Driving Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Maad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,1228 +1379,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CornerSim: A Virtualization Framework to Generate Realistic Corner-Case Scenarios for Autonomous Driving Perception Testing</w:t>
+                <w:t xml:space="preserve">Addressing Open-set Object Detection for Autonomous Driving perception: A focus on road objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">2024 IEEE Intelligent Vehicle Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Shinhwa World, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395599v1</w:t>
+                <w:t xml:space="preserve">hal-04569374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Open-set Object Detection for Autonomous Driving perception: A focus on road objects</w:t>
+                <w:t xml:space="preserve">Introducing Multiagent Systems to AV Visual Perception Sub-tasks: A proof-of-concept implementation for bounding-box improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Intelligent Vehicle Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jeju Shinhwa World, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Agents in Traffic and Transportation (ATT 2024) held in conjunction with ECAI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ana Bazzan, Ivana Dusparic, Marin Lujak, Giuseppe Vizzari, Oct 2024, Santiago de compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569374v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Multiagent Systems to AV Visual Perception Sub-tasks: A proof-of-concept implementation for bounding-box improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CornerSim: A Virtualization Framework to Generate Realistic Corner-Case Scenarios for Autonomous Driving Perception Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Daoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Agents in Traffic and Transportation (ATT 2024) held in conjunction with ECAI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ana Bazzan, Ivana Dusparic, Marin Lujak, Giuseppe Vizzari, Oct 2024, Santiago de compostela, Spain</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751393v1</w:t>
+                <w:t xml:space="preserve">hal-04395599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road-Side Units location optimization: a Mixed Integer Linear Program approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Building a vision-based mixed-reality framework for autonomous driving navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">Maxime Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638465v1</w:t>
+                <w:t xml:space="preserve">hal-04184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme en réalité mixte basée sur la vision pour la conduite autonome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Piste d'amélioration de la détection d'objets pour les véhicules autonomes en utilisant les étiquettes de segmentation sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz Zemouche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219362v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piste d'amélioration de la détection d'objets pour les véhicules autonomes en utilisant les étiquettes de segmentation sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bunel</w:t>
+                <w:t xml:space="preserve">Road-Side Units location optimization: a Mixed Integer Linear Program approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Fauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gueriau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasso</w:t>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ispra, Joint Research Center, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219459v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-reality framework based on depth camera for safety testing of autonomous navigation systems</w:t>
+                <w:t xml:space="preserve">Une plate-forme en réalité mixte basée sur la vision pour la conduite autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224727v1</w:t>
+                <w:t xml:space="preserve">hal-04219362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a vision-based mixed-reality framework for autonomous driving navigation</w:t>
+                <w:t xml:space="preserve">A mixed-reality framework based on depth camera for safety testing of autonomous navigation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184113v1</w:t>
+                <w:t xml:space="preserve">hal-04224727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Mixed-Reality framework for autonomous driving</w:t>
+                <w:t xml:space="preserve">Vers une plate-forme de réalité mixte pour les robots mobiles autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Argui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROS 2022 - 13th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841285v1</w:t>
+                <w:t xml:space="preserve">hal-03725741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plate-forme de réalité mixte pour les robots mobiles autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NMR spectroscopy and learning-based classification of Acerola samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2022, Grenoble, France. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725741v1</w:t>
+                <w:t xml:space="preserve">hal-03934409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR spectroscopy and learning-based classification of Acerola samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Mixed-Reality framework for autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Argui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2022, Grenoble, France. pp.327-336</w:t>
+              <w:t xml:space="preserve">ROS 2022 - 13th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934409v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELA : a Generic and Light Multi-Agent Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Assessment methodology for Connected and Automated Vehicles on Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par apprentissage constructiviste pour le trafic coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constructivist approach for a self-adaptive decision-making system: application to road traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE: Wave Agents in a Virtual Environment; a Proof of Concept Applied to Longitudinal Distance Regulation in Platoon Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,299 +3117,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214296v1</w:t>
+                <w:t xml:space="preserve">hal-01163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
+              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163018v1</w:t>
+                <w:t xml:space="preserve">hal-01214296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of MovSim for Multi-Agent Cooperative Vehicles Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,90 +3652,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Side Units location optimization for traffic control application: an Integer Linear Program approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Fauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents, auto-organisation et contrôle par apprentissage constructiviste pour la modélisation et la régulation dans les systèmes coopératifs de trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Lyon I Claude Bernard, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4195,51 +4195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Argui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3473740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241296919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Golpayegani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Acheampong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cugurullo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dusparic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castagna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.05.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMSTR.2017040102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Maad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bunel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fauchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz Zemouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01504421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1318" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Argui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241296919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3473740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Golpayegani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dusparic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Acheampong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cugurullo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.05.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMSTR.2017040102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Maad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bunel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz Zemouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01504421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1318" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>