--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -774,5273 +774,5273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Perspectives in the Systemic Treatment of Kaposi’s Sarcoma</w:t>
+                <w:t xml:space="preserve">Eosinophilia during Hantavirus infection: a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Valantin</w:t>
+                <w:t xml:space="preserve">Messaline Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Royston</w:t>
+                <w:t xml:space="preserve">Stéphanie Mestrallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Amélie Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Jary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Laure-Anne Pannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14030484⟩</w:t>
+              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (4), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23744235.2021.2009129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577127v1</w:t>
+                <w:t xml:space="preserve">pasteur-03681932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient viral exposure drives functionally-coordinated humoral immune responses in HIV-1 post-treatment controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence, associated factors, and effect on renal function of amoxicillin crystalluria in patients receiving high doses of intravenous amoxicillin (The CRISTAMOX Study): A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Molinos-Albert</w:t>
+                <w:t xml:space="preserve">Anne Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lorin</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monceaux</w:t>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Orr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Essat</w:t>
+                <w:t xml:space="preserve">Xavier Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29511-1⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.101340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654232v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monoclonal antibody stands out against omicron subvariants: a call to action for a wider access to bebtelovimab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Therapeutic Perspectives in the Systemic Treatment of Kaposi’s Sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Valantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Royston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Aude Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calmy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.1278. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00495-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14030484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780992v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, associated factors, and effect on renal function of amoxicillin crystalluria in patients receiving high doses of intravenous amoxicillin (The CRISTAMOX Study): A cohort study</w:t>
+                <w:t xml:space="preserve">Transient viral exposure drives functionally-coordinated humoral immune responses in HIV-1 post-treatment controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demotier</w:t>
+                <w:t xml:space="preserve">Luis Molinos-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Limelette</w:t>
+                <w:t xml:space="preserve">Valerie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Valérie Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+                <w:t xml:space="preserve">Sylvie Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Parent</w:t>
+                <w:t xml:space="preserve">Asma Essat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.101340. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29511-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624232v1</w:t>
+                <w:t xml:space="preserve">pasteur-03654232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosinophilia during Hantavirus infection: a cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A monoclonal antibody stands out against omicron subvariants: a call to action for a wider access to bebtelovimab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaline Bermejo</w:t>
+                <w:t xml:space="preserve">Brigitte Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mestrallet</w:t>
+                <w:t xml:space="preserve">Lionel Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Servettaz</w:t>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Anne Pannet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (4), pp.277-282. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23744235.2021.2009129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00495-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03681932v1</w:t>
+                <w:t xml:space="preserve">hal-03780992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+                <w:t xml:space="preserve">Relation between Vitamin D and COVID-19 in Aged People: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+                <w:t xml:space="preserve">Cécilia Cofais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+                <w:t xml:space="preserve">Emeline Proye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
+                <w:t xml:space="preserve">Pécory Souleymane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273644v1</w:t>
+                <w:t xml:space="preserve">hal-04713771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">A. Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Catho</w:t>
+                <w:t xml:space="preserve">C. Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+                <w:t xml:space="preserve">P. Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">C. Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364244v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone and joint infections caused by Clostridium perfringens: a case series</w:t>
+                <w:t xml:space="preserve">Severe acute respiratory syndrome coronavirus 2 vaccination for patients with solid cancer: Review and point of view of a French oncology intergroup (GCO, TNCD, UNICANCER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Visse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bonnet</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Seitz-Polski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04225-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261954v1</w:t>
+                <w:t xml:space="preserve">hal-03225104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pugliese</w:t>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jacomet</w:t>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157518v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe acute respiratory syndrome coronavirus 2 vaccination for patients with solid cancer: Review and point of view of a French oncology intergroup (GCO, TNCD, UNICANCER)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone and joint infections caused by Clostridium perfringens: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bourhis</w:t>
+                <w:t xml:space="preserve">Margaux Visse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.232-239. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225104v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clindamycin combination treatment for the treatment of bone and joint infections caused by clindamycin-susceptible, erythromycin-resistant Staphylococcus spp.</w:t>
+                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bonnaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bonnet</w:t>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2020.115225⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048566v1</w:t>
+                <w:t xml:space="preserve">hal-03364244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre la COVID-19 des patients atteints de cancer solide : revue et préconisations d’un inter-groupe oncologique français (CGO, TNCD, UNICANCER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bourhis</w:t>
+                <w:t xml:space="preserve">Clindamycin combination treatment for the treatment of bone and joint infections caused by clindamycin-susceptible, erythromycin-resistant Staphylococcus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (1), pp.115225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2020.115225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225072v1</w:t>
+                <w:t xml:space="preserve">hal-03048566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids in patients hospitalized for COVID-19 pneumonia who require oxygen: observational comparative study using routine care data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
+                <w:t xml:space="preserve">Vaccination contre la COVID-19 des patients atteints de cancer solide : revue et préconisations d’un inter-groupe oncologique français (CGO, TNCD, UNICANCER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robineau</w:t>
+                <w:t xml:space="preserve">Barbara Seitz Seitz-Polski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perpoint</w:t>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.603-610. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (6), pp.614-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687923v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Vitamin D and COVID-19 in Aged People: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Corticosteroids in patients hospitalized for COVID-19 pneumonia who require oxygen: observational comparative study using routine care data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+                <w:t xml:space="preserve">Viet-Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cofais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Matthieu Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Proye</w:t>
+                <w:t xml:space="preserve">Olivier Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pécory Souleymane Coulibaly</w:t>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1339. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.603-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13041339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713771v1</w:t>
+                <w:t xml:space="preserve">hal-03687923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy despite immune recovery in a HIV/HCV co-infected patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Efficacy of eculizumab in refractory life-threatening warm autoimmune hemolytic anemia associated with chronic myelomonocytic leukemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Gauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doé de Maindreville</w:t>
+                <w:t xml:space="preserve">Alain Wynckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tabary</w:t>
+                <w:t xml:space="preserve">Victoire de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brodard</w:t>
+                <w:t xml:space="preserve">Cyrielle Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroVirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.607-610. </w:t>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13365-020-00848-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22541/au.158739918.81604679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883266v1</w:t>
+                <w:t xml:space="preserve">hal-02904268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short duration of post-amputation antibiotic therapy in diabetic foot patients with total resection of osteomyelitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with psoriasis in a French Nationwide HIV cohort: the independent role of HLA-B ∗ 57:01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Julien</w:t>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Francois</w:t>
+                <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
+                <w:t xml:space="preserve">Christine Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bajolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.1057-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883262v1</w:t>
+                <w:t xml:space="preserve">hal-03253470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with psoriasis in a French Nationwide HIV cohort: the independent role of HLA-B ∗ 57:01</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy despite immune recovery in a HIV/HCV co-infected patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cuzin</w:t>
+                <w:t xml:space="preserve">A. Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Raffi</w:t>
+                <w:t xml:space="preserve">Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacomet</w:t>
+                <w:t xml:space="preserve">T. Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">V. Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (7), pp.1057-1063. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroVirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.607-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13365-020-00848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253470v1</w:t>
+                <w:t xml:space="preserve">hal-02883266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should RT‐PCR be considered a gold standard in the diagnosis of Covid‐19?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short duration of post-amputation antibiotic therapy in diabetic foot patients with total resection of osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Proye</w:t>
+                <w:t xml:space="preserve">G. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hequet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.25996⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883265v1</w:t>
+                <w:t xml:space="preserve">hal-02883262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demontès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Peiffer-Smadja</w:t>
+                <w:t xml:space="preserve">Should RT‐PCR be considered a gold standard in the diagnosis of Covid‐19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gras</w:t>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Proye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Osei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Le Maréchal</w:t>
+                <w:t xml:space="preserve">Fanny Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561902v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid therapy for patients with COVID-19 pneumonia: a before–after study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Pascard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.106077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of eculizumab in refractory life-threatening warm autoimmune hemolytic anemia associated with chronic myelomonocytic leukemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Gauchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">N. Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Wynckel</w:t>
+                <w:t xml:space="preserve">J. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire de Marcellus</w:t>
+                <w:t xml:space="preserve">L. Osei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Rodier</w:t>
+                <w:t xml:space="preserve">M. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.388-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22541/au.158739918.81604679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904268v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab treatment in seronegative autoimmune autonomic neuropathy and autoimmune autonomic ganglionopathy: Case-report and literature review</w:t>
+                <w:t xml:space="preserve">Treatment of bone and joint infections caused by Enterobacter cloacae with a fluoroquinolone–cotrimoxazole combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouxin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Hawa Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883130v1</w:t>
+                <w:t xml:space="preserve">hal-02883256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Utility of Separate Anti-Ro60 and Anti-Ro52/TRIM21 Antibody Detection in Autoimmune Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">HIV-related excess mortality and age-related comorbidities in patients with HIV aged ≥60: a relative survival analysis in the French Dat’AIDS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amelie Servettaz</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00444⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.e024841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424935v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septic shock related to community-acquired pneumonia with ecthyma gangrenosum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rituximab treatment in seronegative autoimmune autonomic neuropathy and autoimmune autonomic ganglionopathy: Case-report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debrumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 326, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883247v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of bone and joint infections caused by Enterobacter cloacae with a fluoroquinolone–cotrimoxazole combination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic Utility of Separate Anti-Ro60 and Anti-Ro52/TRIM21 Antibody Detection in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawa Cisse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+                <w:t xml:space="preserve">Amelie Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (2), pp.245-248. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02883256v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-related excess mortality and age-related comorbidities in patients with HIV aged ≥60: a relative survival analysis in the French Dat’AIDS cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Septic shock related to community-acquired pneumonia with ecthyma gangrenosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+                <w:t xml:space="preserve">M. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cabié</w:t>
+                <w:t xml:space="preserve">F. Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.e024841. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.288-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883251v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo pyoderma gangrenosum à Scedosporium apiospermum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Care for Older Adults in Africa: Pay Attention to the Situation of Older Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duretz</w:t>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buchlin</w:t>
+                <w:t xml:space="preserve">Lukshe Kanagartnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huguenin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.1140-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2018.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883123v1</w:t>
+                <w:t xml:space="preserve">hal-02883245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between intravascular and traditional cooling for inducing and maintaining temperature control in patients following cardiac arrest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Bioclinical Test to Predict Nephropathia Epidemica Severity at Hospital Admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Just</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Pannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2016.08.009⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.1045 - 1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2406.172160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883090v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01834306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation and internal validation of a mortality risk index for aged people living with HIV: The Dat'AIDS score</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Two case reports of pyoderma gangrenosum and systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Jacomet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195725⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (34), pp.e11933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01866997v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Forms of Chikungunya Virus Infection: The Challenge and Utility of a Consensus Definition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Derivation and internal validation of a mortality risk index for aged people living with HIV: The Dat'AIDS score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seendy Bartholet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0468a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883128v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with deaths from suicide in a French nationwide HIV-infected cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A comparison between intravascular and traditional cooling for inducing and maintaining temperature control in patients following cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12633⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01872136v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case reports of pyoderma gangrenosum and systemic lupus erythematosus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Clinical Forms of Chikungunya Virus Infection: The Challenge and Utility of a Consensus Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukshe Kanagaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Plée</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seendy Bartholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011933⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.552-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0468a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453722v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioclinical Test to Predict Nephropathia Epidemica Severity at Hospital Admission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Factors associated with deaths from suicide in a French nationwide HIV-infected cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2406.172160⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01834306v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01872136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Care for Older Adults in Africa: Pay Attention to the Situation of Older Women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+                <w:t xml:space="preserve">Pseudo pyoderma gangrenosum à Scedosporium apiospermum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+                <w:t xml:space="preserve">A. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukshe Kanagartnam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (12), pp.1140-1141. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.212-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2018.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883245v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven hypervirulent ST380 Klebsiella pneumoniae septic localizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosman</w:t>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Decré</w:t>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brenkle</w:t>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mendes-Martins</w:t>
+                <w:t xml:space="preserve">Aurelia Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883095v1</w:t>
+                <w:t xml:space="preserve">hal-05463767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors associated with 30-day in-hospital mortality in coagulase-negative Staphylococcus bacteraemia: no impact of vancomycin minimum inhibitory concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (9), pp.664-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23744235.2017.1323346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Chikungunya virus infection in aged people: Development and internal validation of a new score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidvine Godaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seendy Bartholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Najioullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0181472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0181472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+                <w:t xml:space="preserve">Seven hypervirulent ST380 Klebsiella pneumoniae septic localizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+                <w:t xml:space="preserve">J. Rosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Eden</w:t>
+                <w:t xml:space="preserve">D. Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
+                <w:t xml:space="preserve">K. Brenkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mendes-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05463767v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with Geophagy and Knowledge About Its Harmful Effects Among Native Sub-Saharan African, Caribbean and French Guiana HIV Patients Living in Northern France</w:t>
               </w:r>
@@ -6160,149 +6160,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to 'Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae' [International Journal of Antimicrobial Agents 49/1 67-73]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6319,64 +6319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of autoimmune and inflammatory diseases in a French nationwide HIV cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,1141 +6434,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age-related comorbidities on five-year overall mortality among elderly HIV-infected patients in the late HAART era — Role of chronic renal disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rift Valley fever in kidney transplant recipient returning from Mali with viral RNA detected in semen up to four months from symptom onset, France, autumn 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Hanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Valantin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez-Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0608-7⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.18.30222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883084v1</w:t>
+                <w:t xml:space="preserve">hal-02883086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early neuropsychological adverse events after switching from PI/r to dolutegravir could be related to hyperthyroidism in patients under levothyroxine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Berger</w:t>
+                <w:t xml:space="preserve">Poor knowledge among French travellers of the risk of acquiring multidrug-resistant bacteria during travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukshe Kanagaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Giltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.taw073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taw073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883110v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever in kidney transplant recipient returning from Mali with viral RNA detected in semen up to four months from symptom onset, France, autumn 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early neuropsychological adverse events after switching from PI/r to dolutegravir could be related to hyperthyroidism in patients under levothyroxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martinez-Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.18.30222⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3851/IMP3107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883086v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor knowledge among French travellers of the risk of acquiring multidrug-resistant bacteria during travel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+                <w:t xml:space="preserve">Impact of age-related comorbidities on five-year overall mortality among elderly HIV-infected patients in the late HAART era — Role of chronic renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Giltat</w:t>
+                <w:t xml:space="preserve">M.-A. Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.taw073. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.408-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taw073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0608-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451598v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des calcifications cardiaques</w:t>
+                <w:t xml:space="preserve">High prevalence of measles seronegativity in adults with HIV infection born in the era of measles vaccination in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+                <w:t xml:space="preserve">Dorothee Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robbins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Lambert</w:t>
+                <w:t xml:space="preserve">Véronique Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2014.05.023⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.241-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883078v1</w:t>
+                <w:t xml:space="preserve">hal-02883080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of long-term mortality in oldest old patients (90+) hospitalized to medical wards via the emergency department: The safes cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Macroscopic amoxicillin crystalluria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. -L. Novella</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0515-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(14)62001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883083v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of measles seronegativity in adults with HIV infection born in the era of measles vaccination in Northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Nguyen</w:t>
+                <w:t xml:space="preserve">Des calcifications cardiaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000549⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.296-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2014.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883080v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic amoxicillin crystalluria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Predictors of long-term mortality in oldest old patients (90+) hospitalized to medical wards via the emergency department: The safes cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ailsa Robbins</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 385, </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.702-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(14)62001-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0515-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267133v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastritis due to Helicobacter pylori, an unusual cause of chronic diarrhoea in HIV infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la colimycine pour le traitement d’angiocholites à Pseudomonas aeruginosa multirésistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nazeyrollas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08148-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud-Baudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bajolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Telford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Grinsztejn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Christoffer Olsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02393-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03577127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Valantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Royston" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molinos-Albert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monceaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Orr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29511-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00495-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demotier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaline Bermejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestrallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Servettaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Pannet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2021.2009129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Visse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04225-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cofais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Proye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;cory Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guihot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-020-00848-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet-Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajolet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002519" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hequet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25996" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Pascard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N'Guyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106077" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gauchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Marcellus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rodier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158739918.81604679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouxin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schvartz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mestrallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrumetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2018.11.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03424935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Robbins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Toquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Didier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Servettaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passouant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bani-Sadr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Cisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6M4C8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duretz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchlin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.09.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Just" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.08.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fanon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seendy Bartholet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0468a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12633" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Toquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pl&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011933" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01834306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2406.172160" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883245v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagartnam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2018.09.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brenkle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Strady" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2017.1323346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kmiec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lambert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1661-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001603" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883084v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Valantin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0608-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Migault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Han&#232;che" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Pourcher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.18.30222" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giltat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw073" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883078v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robbins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colosio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNKF6NJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boissieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Novella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0515-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Lambert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brodard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000549" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(14)62001-8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaholimihaso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulagnon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.06.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet Garnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Moutel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nazeyrollas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08148-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud-Baudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bajolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Telford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Grinsztejn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Christoffer Olsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02393-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaline Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestrallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Servettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Pannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2021.2009129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demotier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03577127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Valantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Royston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molinos-Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monceaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Orr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29511-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00495-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cofais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Proye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;cory Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourhis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Visse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04225-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gauchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Marcellus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158739918.81604679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guihot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-020-00848-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet-Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajolet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hequet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25996" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Pascard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N'Guyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106077" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Cisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6M4C8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schvartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mestrallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrumetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2018.11.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03424935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Robbins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Toquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Didier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Servettaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passouant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bani-Sadr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagartnam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fanon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2018.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01834306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2406.172160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453722v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Toquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pl&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.08.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seendy Bartholet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0468a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12633" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duretz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchlin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.09.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Strady" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2017.1323346" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181472" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brenkle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kmiec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lambert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1661-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001603" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Han&#232;che" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Pourcher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.18.30222" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Migault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giltat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw073" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3107" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Valantin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0608-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Lambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brodard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000549" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(14)62001-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883078v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robbins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colosio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNKF6NJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boissieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Novella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0515-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaholimihaso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulagnon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.06.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet Garnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Moutel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>