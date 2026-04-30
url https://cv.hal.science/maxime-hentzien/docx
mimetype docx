--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1574,697 +1574,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t>
+                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Guillou</w:t>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabie</w:t>
+                <w:t xml:space="preserve">Gaud Catho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delpierre</w:t>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pugliese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jacomet</w:t>
+                <w:t xml:space="preserve">Julien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157518v1</w:t>
+                <w:t xml:space="preserve">hal-03364244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe acute respiratory syndrome coronavirus 2 vaccination for patients with solid cancer: Review and point of view of a French oncology intergroup (GCO, TNCD, UNICANCER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bourhis</w:t>
+                <w:t xml:space="preserve">Bone and joint infections caused by Clostridium perfringens: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Visse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225104v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone and joint infections caused by Clostridium perfringens: a case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Visse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bonnet</w:t>
+                <w:t xml:space="preserve">C. Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04225-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261954v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
+                <w:t xml:space="preserve">Severe acute respiratory syndrome coronavirus 2 vaccination for patients with solid cancer: Review and point of view of a French oncology intergroup (GCO, TNCD, UNICANCER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Catho</w:t>
+                <w:t xml:space="preserve">Barbara Seitz-Polski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Jean Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.232-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364244v1</w:t>
+                <w:t xml:space="preserve">hal-03225104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clindamycin combination treatment for the treatment of bone and joint infections caused by clindamycin-susceptible, erythromycin-resistant Staphylococcus spp.</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination contre la COVID-19 des patients atteints de cancer solide : revue et préconisations d’un inter-groupe oncologique français (CGO, TNCD, UNICANCER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Seitz Seitz-Polski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (6), pp.614-626. </w:t>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,697 +2780,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with psoriasis in a French Nationwide HIV cohort: the independent role of HLA-B ∗ 57:01</w:t>
+                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy despite immune recovery in a HIV/HCV co-infected patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cuzin</w:t>
+                <w:t xml:space="preserve">A. Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Raffi</w:t>
+                <w:t xml:space="preserve">Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacomet</w:t>
+                <w:t xml:space="preserve">T. Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">V. Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (7), pp.1057-1063. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroVirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.607-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13365-020-00848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253470v1</w:t>
+                <w:t xml:space="preserve">hal-02883266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy despite immune recovery in a HIV/HCV co-infected patient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short duration of post-amputation antibiotic therapy in diabetic foot patients with total resection of osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guihot</w:t>
+                <w:t xml:space="preserve">G. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doé de Maindreville</w:t>
+                <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tabary</w:t>
+                <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brodard</w:t>
+                <w:t xml:space="preserve">O. Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroVirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.607-610. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13365-020-00848-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883266v1</w:t>
+                <w:t xml:space="preserve">hal-02883262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short duration of post-amputation antibiotic therapy in diabetic foot patients with total resection of osteomyelitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with psoriasis in a French Nationwide HIV cohort: the independent role of HLA-B ∗ 57:01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Julien</w:t>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Francois</w:t>
+                <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
+                <w:t xml:space="preserve">Christine Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bajolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.1057-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883262v1</w:t>
+                <w:t xml:space="preserve">hal-03253470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should RT‐PCR be considered a gold standard in the diagnosis of Covid‐19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demontès</w:t>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Proye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Fanny Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504215v1</w:t>
+                <w:t xml:space="preserve">hal-02883265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should RT‐PCR be considered a gold standard in the diagnosis of Covid‐19?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demontès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Proye</w:t>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hequet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Thomas Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.25996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883265v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid therapy for patients with COVID-19 pneumonia: a before–after study</w:t>
               </w:r>
@@ -3909,51 +3909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4668,1167 +4668,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01834306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case reports of pyoderma gangrenosum and systemic lupus erythematosus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ailsa Robbins</w:t>
+                <w:t xml:space="preserve">Pseudo pyoderma gangrenosum à Scedosporium apiospermum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Plée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011933⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.212-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453722v1</w:t>
+                <w:t xml:space="preserve">hal-02883123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and internal validation of a mortality risk index for aged people living with HIV: The Dat'AIDS score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between intravascular and traditional cooling for inducing and maintaining temperature control in patients following cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.129-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.accpm.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Forms of Chikungunya Virus Infection: The Challenge and Utility of a Consensus Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukshe Kanagaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seendy Bartholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (2), pp.552-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0468a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with deaths from suicide in a French nationwide HIV-infected cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIV Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hiv.12633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01872136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo pyoderma gangrenosum à Scedosporium apiospermum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Buchlin</w:t>
+                <w:t xml:space="preserve">Two case reports of pyoderma gangrenosum and systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huguenin</w:t>
+                <w:t xml:space="preserve">Ségolène Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durlach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Julie Plée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (3), pp.212-214. </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (34), pp.e11933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883123v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven hypervirulent ST380 Klebsiella pneumoniae septic localizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+                <w:t xml:space="preserve">J. Rosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+                <w:t xml:space="preserve">D. Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+                <w:t xml:space="preserve">K. Brenkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Eden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
+                <w:t xml:space="preserve">L. Mendes-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463767v1</w:t>
+                <w:t xml:space="preserve">hal-02883095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors associated with 30-day in-hospital mortality in coagulase-negative Staphylococcus bacteraemia: no impact of vancomycin minimum inhibitory concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Strady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (9), pp.664-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23744235.2017.1323346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Chikungunya virus infection in aged people: Development and internal validation of a new score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidvine Godaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seendy Bartholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Najioullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,210 +5825,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0181472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0181472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven hypervirulent ST380 Klebsiella pneumoniae septic localizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosman</w:t>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Decré</w:t>
+                <w:t xml:space="preserve">Aurelia Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brenkle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mendes-Martins</w:t>
+                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with Geophagy and Knowledge About Its Harmful Effects Among Native Sub-Saharan African, Caribbean and French Guiana HIV Patients Living in Northern France</w:t>
               </w:r>
@@ -6160,149 +6160,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to 'Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae' [International Journal of Antimicrobial Agents 49/1 67-73]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,563 +6434,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever in kidney transplant recipient returning from Mali with viral RNA detected in semen up to four months from symptom onset, France, autumn 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of age-related comorbidities on five-year overall mortality among elderly HIV-infected patients in the late HAART era — Role of chronic renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Hanèche</w:t>
+                <w:t xml:space="preserve">M. Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
+                <w:t xml:space="preserve">C. Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martinez-Pourcher</w:t>
+                <w:t xml:space="preserve">M.-A. Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.18.30222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.408-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-015-0608-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883086v1</w:t>
+                <w:t xml:space="preserve">hal-02883084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor knowledge among French travellers of the risk of acquiring multidrug-resistant bacteria during travel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early neuropsychological adverse events after switching from PI/r to dolutegravir could be related to hyperthyroidism in patients under levothyroxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Giltat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/taw073⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3851/IMP3107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451598v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early neuropsychological adverse events after switching from PI/r to dolutegravir could be related to hyperthyroidism in patients under levothyroxine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rift Valley fever in kidney transplant recipient returning from Mali with viral RNA detected in semen up to four months from symptom onset, France, autumn 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Hanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Berger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Migault</w:t>
+                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez-Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3107⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.18.30222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883110v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age-related comorbidities on five-year overall mortality among elderly HIV-infected patients in the late HAART era — Role of chronic renal disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jacomet</w:t>
+                <w:t xml:space="preserve">Poor knowledge among French travellers of the risk of acquiring multidrug-resistant bacteria during travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukshe Kanagaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Valantin</w:t>
+                <w:t xml:space="preserve">Aurélien Giltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.408-414. </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.taw073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-015-0608-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taw073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883084v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of measles seronegativity in adults with HIV infection born in the era of measles vaccination in Northern France</w:t>
               </w:r>
@@ -8114,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nazeyrollas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08148-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud-Baudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bajolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Telford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Grinsztejn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Christoffer Olsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02393-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaline Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestrallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Servettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Pannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2021.2009129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demotier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03577127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Valantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Royston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molinos-Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monceaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Orr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29511-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00495-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cofais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Proye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;cory Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourhis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Visse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04225-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gauchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Marcellus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158739918.81604679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guihot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-020-00848-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet-Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajolet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hequet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25996" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Pascard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N'Guyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106077" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Cisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6M4C8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schvartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mestrallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrumetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2018.11.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03424935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Robbins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Toquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Didier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Servettaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passouant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bani-Sadr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagartnam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fanon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2018.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01834306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2406.172160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453722v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Toquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pl&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.08.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seendy Bartholet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0468a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12633" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duretz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchlin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.09.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Strady" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2017.1323346" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181472" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brenkle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Martins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kmiec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lambert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1661-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001603" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Han&#232;che" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Pourcher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.18.30222" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Migault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giltat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw073" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3107" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Valantin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0608-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Lambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brodard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000549" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(14)62001-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883078v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robbins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colosio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNKF6NJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boissieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Novella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0515-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaholimihaso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulagnon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.06.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet Garnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Moutel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nazeyrollas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08148-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud-Baudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bajolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Telford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Grinsztejn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Christoffer Olsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02393-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaline Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestrallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Servettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Pannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2021.2009129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demotier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03577127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Valantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Royston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molinos-Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monceaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Orr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29511-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00495-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cofais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Proye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;cory Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Visse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04225-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourhis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gauchy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Marcellus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158739918.81604679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guihot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-020-00848-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet-Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajolet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002519" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hequet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Pascard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N'Guyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106077" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Cisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6M4C8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schvartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mestrallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrumetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2018.11.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03424935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Robbins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Toquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Didier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Servettaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passouant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bani-Sadr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagartnam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fanon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2018.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01834306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2406.172160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duretz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchlin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.09.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Just" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.08.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seendy Bartholet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0468a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12633" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Toquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pl&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011933" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brenkle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Strady" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2017.1323346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kmiec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lambert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1661-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001603" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883084v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Valantin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0608-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Migault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Han&#232;che" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Pourcher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.18.30222" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giltat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw073" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Lambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brodard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000549" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(14)62001-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883078v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robbins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colosio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNKF6NJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boissieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Novella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0515-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaholimihaso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulagnon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.06.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vernet Garnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Moutel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>