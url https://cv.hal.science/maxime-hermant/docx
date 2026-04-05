--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -479,712 +479,690 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visibilité du religieux dans la ville en Révolution. L'exemple de la Fête-Dieu à Paris (1789-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elise Boillet; Gaël Rideau (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elise Boillet, Gaël Rideau (dir.), La visibilité du religieux dans l'espace urbain de l'Europe moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.189-200, 2021</w:t>
+              <w:t xml:space="preserve">La visibilité du religieux dans l'espace urbain de l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire, Presses universitaires de Rennes, pp.189-200, 2021, 9782753582002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juridiction ecclésiastique, la souveraineté nationale et la loi. L'appel comme d'abus pendant la Révolution (1789-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bonzon; Caroline Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justices croisées. Histoire et enjeux de l'appel comme d'abus (XIVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.331-344, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La départementalisation des diocèses pendant la Révolution. L'exemple de la Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Gomis; Vincent Flauraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux espaces diocésains de l'époque médiévale à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.233-250, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de l'accommodement entre la Révolution et l'Église. L'épiscopat français, la Constitution civile du clergé et l'échec d'une troisième voie (1790-1791)</w:t>
+                <w:t xml:space="preserve">Monsieur dimanche face au citoyen décadi : les autorités révolutionnaires et la liberté de culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Andurand; Albane Pialoux. </w:t>
+              <w:t xml:space="preserve">Loris Chavanette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forces de la modération. Ligne politique ou accommodements raisonnés dans les crises politico-religieuses européennes (XVIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.269-291, 2020</w:t>
+              <w:t xml:space="preserve">Le Directoire. Forger la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.179-196, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157058v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monsieur dimanche face au citoyen décadi : les autorités révolutionnaires et la liberté de culte</w:t>
+                <w:t xml:space="preserve">La recherche de l'accommodement entre la Révolution et l'Église. L'épiscopat français, la Constitution civile du clergé et l'échec d'une troisième voie (1790-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Loris Chavanette. </w:t>
+              <w:t xml:space="preserve">Olivier Andurand; Albane Pialoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Directoire. Forger la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.179-196, 2020</w:t>
+              <w:t xml:space="preserve">Les forces de la modération. Ligne politique ou accommodements raisonnés dans les crises politico-religieuses européennes (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.269-291, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157059v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chacun prêche pour sa paroisse. Les difficultés d’application de la loi sur la circonscription paroissiale à Provins (1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Guermazi; Jeanne-Laure Le Quang; Virginie Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exécuter la loi (1789-1804)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, pp.225-238, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Bouchevreau à Provins : la clôture monastique à l’épreuve de la Révolution entre rumeur et calomnie (1790-1792)</w:t>
+                <w:t xml:space="preserve">Le couvent des dominicains pendant la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
+              <w:t xml:space="preserve">François Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.311-331, 2017</w:t>
+              <w:t xml:space="preserve">Un quartier de la rue Saint-Thibaut de Provins. Des jacobins et de Renier Acorre à l’Institution Sainte-Croix (XIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire et d'archéologie de l'arrondissement de Provins, pp.69-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157063v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des dominicains pendant la Révolution</w:t>
+                <w:t xml:space="preserve">L’affaire Bouchevreau à Provins : la clôture monastique à l’épreuve de la Révolution entre rumeur et calomnie (1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Verdier. </w:t>
+              <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un quartier de la rue Saint-Thibaut de Provins. Des jacobins et de Renier Acorre à l’Institution Sainte-Croix (XIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire et d'archéologie de l'arrondissement de Provins, pp.69-81, 2017</w:t>
+              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.311-331, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157071v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe III. Dossier cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Cottret; Valérie Guittienne-Murger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles ecclésiastiques. Une aventure de presse clandestine au siècle des Lumières (1713-1803)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne, pp.351-362, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1331,51 +1309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferradou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure Le Quang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Levin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferradou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure Le Quang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Levin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>