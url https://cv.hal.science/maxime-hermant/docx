--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -902,173 +902,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des dominicains pendant la Révolution</w:t>
+                <w:t xml:space="preserve">L’affaire Bouchevreau à Provins : la clôture monastique à l’épreuve de la Révolution entre rumeur et calomnie (1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Verdier. </w:t>
+              <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un quartier de la rue Saint-Thibaut de Provins. Des jacobins et de Renier Acorre à l’Institution Sainte-Croix (XIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire et d'archéologie de l'arrondissement de Provins, pp.69-81, 2017</w:t>
+              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.311-331, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157071v1</w:t>
+                <w:t xml:space="preserve">hal-04157063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Bouchevreau à Provins : la clôture monastique à l’épreuve de la Révolution entre rumeur et calomnie (1790-1792)</w:t>
+                <w:t xml:space="preserve">Le couvent des dominicains pendant la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monique Cottret; Caroline Galland. </w:t>
+              <w:t xml:space="preserve">François Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.311-331, 2017</w:t>
+              <w:t xml:space="preserve">Un quartier de la rue Saint-Thibaut de Provins. Des jacobins et de Renier Acorre à l’Institution Sainte-Croix (XIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire et d'archéologie de l'arrondissement de Provins, pp.69-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157063v1</w:t>
+                <w:t xml:space="preserve">hal-04157071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe III. Dossier cartographique</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferradou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure Le Quang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Levin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferradou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure Le Quang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Levin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>