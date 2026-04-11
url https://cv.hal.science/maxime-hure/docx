--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1102,627 +1102,614 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques du vélo en ville, une histoire transnationale. Le GRACQ à Bruxelles (1975-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.117-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908391v1</w:t>
+                <w:t xml:space="preserve">halshs-05566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Town Planning Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791253v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités post-covid : un monde d’après plus écologique ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Town Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521729v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité des transports au cœur des enjeux sociaux et écologiques de la mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités post-covid : un monde d’après plus écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Fuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 206, pp. 93-103</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521741v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension écologique de la gratuité des transports</w:t>
+                <w:t xml:space="preserve">La gratuité des transports au cœur des enjeux sociaux et écologiques de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp. 2011-2012</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 206, pp. 93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521770v1</w:t>
+                <w:t xml:space="preserve">hal-04521741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité des transports pour changer les comportements de mobilité ? Premiers retours de l’expérience dunkerquoise</w:t>
+                <w:t xml:space="preserve">La dimension écologique de la gratuité des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marine Javary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, vol. 1 (n° 136), pp. 23-27</w:t>
+              <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 2011-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521761v1</w:t>
+                <w:t xml:space="preserve">hal-04521770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité des transports pour changer les comportements de mobilité ? Premiers retours de l'expérience dunkerquoise (2018-2019)</w:t>
               </w:r>
@@ -1793,991 +1780,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité des transports ou le retour du politique dans le pilotage de l’action publique</w:t>
+                <w:t xml:space="preserve">La gratuité des transports pour changer les comportements de mobilité ? Premiers retours de l’expérience dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marine Javary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, vol. 1 (n° 136), pp. 18-22</w:t>
+              <w:t xml:space="preserve">, 2020, vol. 1 (n° 136), pp. 23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521768v1</w:t>
+                <w:t xml:space="preserve">hal-04521761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité des transports ou le retour du politique dans le pilotage de l'action publique : l'exemple de Dunkerque</w:t>
+                <w:t xml:space="preserve">La gratuité des transports ou le retour du politique dans le pilotage de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136, pp.18-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, vol. 1 (n° 136), pp. 18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02936587v1</w:t>
+                <w:t xml:space="preserve">hal-04521768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure privée et gouvernement urbain : le déraillement de Vélib' à Paris</w:t>
+                <w:t xml:space="preserve">La gratuité des transports ou le retour du politique dans le pilotage de l'action publique : l'exemple de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/turb.136.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01874120v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de l'idée de soutenabilité dans la mobilité urbaine au XXe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrastructure privée et gouvernement urbain : le déraillement de Vélib' à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.120-132</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764468v1</w:t>
+                <w:t xml:space="preserve">halshs-01874120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la ville verticale : entre ville d’exception et ville ordinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Appert</w:t>
+                <w:t xml:space="preserve">Formes et fonctions de l'idée de soutenabilité dans la mobilité urbaine au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Languillon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.120-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525064v1</w:t>
+                <w:t xml:space="preserve">hal-01764468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunkerque, nouveau &amp;quot;laboratoire&amp;quot; de la gratuité des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01535544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier urbain et la publicité : JCDecaux et Clear Channel Outdoor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner la ville verticale : entre ville d’exception et ville ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563704v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Governance of Office Tower Projects in European Second City. The Case of Lyon</w:t>
+                <w:t xml:space="preserve">Le mobilier urbain et la publicité : JCDecaux et Clear Channel Outdoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Built Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.88-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694629v1</w:t>
+                <w:t xml:space="preserve">halshs-01563704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Rochelle, France, and the invention of bike sharing public policy in the 1970s</w:t>
+                <w:t xml:space="preserve">The Governance of Office Tower Projects in European Second City. The Case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022526616676275⟩</w:t>
+              <w:t xml:space="preserve">Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2148/benv.43.4.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01535532v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du jumelage des infrastructures lourdes de transport sur les territoires : quels enseignements ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Rochelle, France, and the invention of bike sharing public policy in the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.106 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022526616676275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377187v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cycles du pouvoir politique : le gouvernement public-privé du vélo à Barcelone (1981-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les effets du jumelage des infrastructures lourdes de transport sur les territoires : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Argibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série 24, pp.140-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247447v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un changement de braquet dans l’action municipale des années 1970 ? L’expérience des vélos en libre-service de La Rochelle et la transformation de l’action publique urbaine</w:t>
               </w:r>
@@ -2848,453 +2848,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Grand Paris express du vélo ?</w:t>
+                <w:t xml:space="preserve">Les cycles du pouvoir politique : le gouvernement public-privé du vélo à Barcelone (1981-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Vers-un-Grand-Paris-Express-du.html</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.93-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01138995v1</w:t>
+                <w:t xml:space="preserve">halshs-01247447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre alternatives et entrepreneurialisme, le renforcement des pouvoirs politiques urbains.</w:t>
+                <w:t xml:space="preserve">Vers un Grand Paris express du vélo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Vers-un-Grand-Paris-Express-du.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01121896v1</w:t>
+                <w:t xml:space="preserve">halshs-01138995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation des modèles standards urbains. Le cas de la réception d’un système de vélos en libre-service à Barcelone</w:t>
+                <w:t xml:space="preserve">Entre alternatives et entrepreneurialisme, le renforcement des pouvoirs politiques urbains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.115 - 144</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01100766v1</w:t>
+                <w:t xml:space="preserve">halshs-01121896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une action publique hybride ? Retour sur l'institutionnalisation d'un partenariat public-privé, JCDecaux à Lyon (1965-2005)</w:t>
+                <w:t xml:space="preserve">La différenciation des modèles standards urbains. Le cas de la réception d’un système de vélos en libre-service à Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.115 - 144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00750205v1</w:t>
+                <w:t xml:space="preserve">halshs-01100766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une privatisation des savoirs urbains ? Les grands groupes privés dans la production d’études des projets de vélos en libre service à Lyon et Bruxelles</w:t>
+                <w:t xml:space="preserve">Une action publique hybride ? Retour sur l'institutionnalisation d'un partenariat public-privé, JCDecaux à Lyon (1965-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8186⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2012.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01261557v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une privatisation des savoirs urbains ? Les grands groupes privés dans la production d’études des projets de vélos en libre service à Lyon et Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (4), pp.313-321. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01261557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'un réseau de villes : circulations, pouvoirs et territoires : le cas du Club des Villes Cyclables (1989-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° 6, http://metropoles.revues.org/document4010.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3304,1453 +3373,1453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The political regulation of “sustainable” urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamman Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Mobilities. French Fieldworks in European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lausanne, Peter Lang, pp. 111-126, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités partagés et régulations politiques. Essai sur les mutations des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury Antoine; Frétigny Jean-Baptiste; Kanellopoulou Dimitra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace public à l’épreuve des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 27-41, 2022, Mobilités &amp; Sociétés, 9791035103453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en politique des mobilités. Perspectives historiques et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France – XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 123-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-208, 2021, 978-2-7061-4969-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.185-208, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03123632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Grand Paris Express et imaginaires politiques de la métropole »</w:t>
+                <w:t xml:space="preserve">Expertise, infrastructures, réseaux. La technique, levier ou entrave à l'action publique urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Flonneau (M.); Huré (M.); Passalacqua (A.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-113, 2021</w:t>
+              <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manoeuvre pour l'action publique urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.105-125, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245616v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, infrastructures, réseaux. La technique, levier ou entrave à l'action publique urbaine ?</w:t>
+                <w:t xml:space="preserve">« Grand Paris Express et imaginaires politiques de la métropole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flonneau (M.); Huré (M.); Passalacqua (A.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manoeuvre pour l'action publique urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.105-125, 2021</w:t>
+              <w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-113, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449080v1</w:t>
+                <w:t xml:space="preserve">hal-03245616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.366-372, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les politiques de mobilités urbaines. Quatre équations politiques à résoudre pour les grandes métropoles. Le cas des vélos partagés</w:t>
+                <w:t xml:space="preserve">La privatisation des infrastructures urbaines en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Baron, Nacima; Romero, Juan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Huré; S. Gardon; M. Rousseau; V. Béal; M.-C. Meillerand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultura territorial e innovation social. Hacia un nuevo modulo metropolitano en Europa del Sur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Universitat de Valencia, pp.281-294, 2018</w:t>
+              <w:t xml:space="preserve">(Re)Penser les politiques urbaines. Retour sur vingt ans d’action publique dans les villes françaises (1995-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du PUCA, pp.183-189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01881884v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques politiques de l’innovation urbaine</w:t>
+                <w:t xml:space="preserve">Gouverner les politiques de mobilités urbaines. Quatre équations politiques à résoudre pour les grandes métropoles. Le cas des vélos partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Huré, Maxime ; Gardon, Sébastien ; Rousseau, Max ; Béal, Vincent ; Meillerand, Marie-Clotilde. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baron, Nacima; Romero, Juan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)Penser les politiques urbaines. Retour sur vingt ans d’action publique dans les villes françaises (1995-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du PUCA, pp.239-244, 2018</w:t>
+              <w:t xml:space="preserve">Cultura territorial e innovation social. Hacia un nuevo modulo metropolitano en Europa del Sur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Universitat de Valencia, pp.281-294, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959483v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La privatisation des infrastructures urbaines en question</w:t>
+                <w:t xml:space="preserve">Les dynamiques politiques de l’innovation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">M.Huré; S. Gardon; M. Rousseau; V. Béal; M.-C. Meillerand. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Meillerand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huré, Maxime ; Gardon, Sébastien ; Rousseau, Max ; Béal, Vincent ; Meillerand, Marie-Clotilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)Penser les politiques urbaines. Retour sur vingt ans d’action publique dans les villes françaises (1995-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du PUCA, pp.183-189, 2018</w:t>
+              <w:t xml:space="preserve">, Editions du PUCA, pp.239-244, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959468v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de service. La privatisation des données et des espaces publics : le cas des mobilités partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huré, Maxime ; Gardon, Sébastien ; Rousseau, Max ; Béal, Vincent ; Meillerand, Marie-Clotilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)Penser les politiques urbaines. Retour sur vingt ans d’action publique dans les villes françaises (1995-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du PUCA, pp.219-225, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du vélo en libre service en Europe : innovations et changements de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landau, Bernard; Diab, Youssef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'école nationale des ponts et chaussées, pp.117-126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01874766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metropolis and the Market : political rescaling through public-private bike-sharing policies in Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.218-240, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon : The Bicycle Goes Corporate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oldenziel, Ruth ; Emanuel, Martin ; Albert de la Bruhèze, Adri; Veraart, Frank </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling Cities : The European Experience. One Hundred Years of Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foundation for the History of Technology; Rachel Carson Center for Environment and Society, pp.173-186, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Vélib' à la romaine ? Un standard européen au défi du territoire romain</w:t>
+                <w:t xml:space="preserve">Vélib' alla romana ? Una sfida europea al territorio romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delpirou, Aurélien ; Passalacqua, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome par tous les moyens. Evolutions urbaines et mobilités XXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.85-95, 2014</w:t>
+              <w:t xml:space="preserve">Roma con tutti i mezzi. Evoluzioni urbane e mobilita, secoli XX-XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.83-93, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00996868v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélib' alla romana ? Una sfida europea al territorio romano</w:t>
+                <w:t xml:space="preserve">Des Vélib' à la romaine ? Un standard européen au défi du territoire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delpirou, Aurélien ; Passalacqua, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roma con tutti i mezzi. Evoluzioni urbane e mobilita, secoli XX-XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.83-93, 2014</w:t>
+              <w:t xml:space="preserve">Rome par tous les moyens. Evolutions urbaines et mobilités XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.85-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00996842v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC Decaux en sa “ville-fétiche”. Mobilité et affichage à Lyon, de l’innovation à la dépendance (1965-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4770,51 +4839,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flonneau, Mathieu; Laborie, Léonard; Passalacqua, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports de la démocratie. Approche historique des enjeux politiques de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-81, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4824,98 +4893,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp. 366-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4925,137 +4994,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Calnibalosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.jean-jaures.org/publication/la-gratuite-des-transports-une-idee-payante/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5065,269 +5134,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Korsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions politiques et sociales du déploiement du véhicule autonome dans les villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stève Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Foot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC. 2019, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5337,100 +5406,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux transnationaux du vélo : Gouverner les politiques du vélo en ville : De l’utopie associative à la gestion par les grandes firmes urbaines (1965-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Lyon 2, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013LYO22019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03596342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5440,133 +5509,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing office tower projects in second tier cities, the case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Affairs Association Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImagineTrains : Imaginaire and decision makers in contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5582,65 +5651,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic, Transport and Mobility (T2M) Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5708,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F81067E8"/>
+    <w:nsid w:val="0AD1DA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5939,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-hure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2560-7485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305148933561354300962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463256097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526616676275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.03.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8186" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Robida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-366.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO22019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-hure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2560-7485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305148933561354300962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463256097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526616676275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.03.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Robida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-366.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO22019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>