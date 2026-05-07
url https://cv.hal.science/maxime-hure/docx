--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1136,213 +1136,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques du vélo en ville, une histoire transnationale. Le GRACQ à Bruxelles (1975-1983)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05566314v1</w:t>
+                <w:t xml:space="preserve">hal-04908391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques du vélo en ville, une histoire transnationale. Le GRACQ à Bruxelles (1975-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908391v1</w:t>
+                <w:t xml:space="preserve">halshs-05566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t>
               </w:r>
@@ -2173,213 +2173,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, nouveau &amp;quot;laboratoire&amp;quot; de la gratuité des transports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Briche</w:t>
+                <w:t xml:space="preserve">Gouverner la ville verticale : entre ville d’exception et ville ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535544v1</w:t>
+                <w:t xml:space="preserve">halshs-01525064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la ville verticale : entre ville d’exception et ville ordinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Appert</w:t>
+                <w:t xml:space="preserve">Dunkerque, nouveau &amp;quot;laboratoire&amp;quot; de la gratuité des transports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Languillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525064v1</w:t>
+                <w:t xml:space="preserve">halshs-01535544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier urbain et la publicité : JCDecaux et Clear Channel Outdoor</w:t>
               </w:r>
@@ -2917,165 +2917,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Grand Paris express du vélo ?</w:t>
+                <w:t xml:space="preserve">Entre alternatives et entrepreneurialisme, le renforcement des pouvoirs politiques urbains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Vers-un-Grand-Paris-Express-du.html</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01138995v1</w:t>
+                <w:t xml:space="preserve">halshs-01121896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre alternatives et entrepreneurialisme, le renforcement des pouvoirs politiques urbains.</w:t>
+                <w:t xml:space="preserve">Vers un Grand Paris express du vélo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Vers-un-Grand-Paris-Express-du.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01121896v1</w:t>
+                <w:t xml:space="preserve">halshs-01138995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation des modèles standards urbains. Le cas de la réception d’un système de vélos en libre-service à Barcelone</w:t>
               </w:r>
@@ -3816,199 +3816,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03123632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, infrastructures, réseaux. La technique, levier ou entrave à l'action publique urbaine ?</w:t>
+                <w:t xml:space="preserve">« Grand Paris Express et imaginaires politiques de la métropole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flonneau (M.); Huré (M.); Passalacqua (A.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manoeuvre pour l'action publique urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.105-125, 2021</w:t>
+              <w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-113, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449080v1</w:t>
+                <w:t xml:space="preserve">hal-03245616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Grand Paris Express et imaginaires politiques de la métropole »</w:t>
+                <w:t xml:space="preserve">Expertise, infrastructures, réseaux. La technique, levier ou entrave à l'action publique urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Flonneau (M.); Huré (M.); Passalacqua (A.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-113, 2021</w:t>
+              <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manoeuvre pour l'action publique urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.105-125, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245616v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
@@ -5777,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD1DA5A"/>
+    <w:nsid w:val="1CDC8500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-hure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2560-7485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305148933561354300962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463256097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526616676275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.03.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Robida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-366.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO22019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-hure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2560-7485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305148933561354300962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463256097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526616676275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.03.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Robida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-366.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO22019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>