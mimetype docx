--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -379,550 +379,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Phase-Based Decoding for Absolute (X, Y, Θ) Positioning by Vision</w:t>
+                <w:t xml:space="preserve">Boolean learning under noise-perturbations in hardware neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mauze</w:t>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (13), pp.4139 - 4147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053018v1</w:t>
+                <w:t xml:space="preserve">hal-03186623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean learning under noise-perturbations in hardware neural networks</w:t>
+                <w:t xml:space="preserve">Three-dimensional waveguide interconnects for scalable integration of photonic neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.640-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.388205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186623v1</w:t>
+                <w:t xml:space="preserve">hal-02993798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional waveguide interconnects for scalable integration of photonic neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed multimode-splitters for photonic interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Moughames</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Thiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.388205⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.2952 - 2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.402974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993798v1</w:t>
+                <w:t xml:space="preserve">hal-03186620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed multimode-splitters for photonic interconnects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Moughames</w:t>
+                <w:t xml:space="preserve">Robust Phase-Based Decoding for Absolute (X, Y, Θ) Positioning by Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Porte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Benjamin Mauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muamer Kadic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.2952 - 2961. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.402974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2020.3009353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186620v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic oscillators with time-delayed feedback</w:t>
               </w:r>
@@ -947,51 +947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.035006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1029,90 +1029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental aspects of noise in analog-hardware neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.103128-1 - 103128-11</w:t>
@@ -1154,77 +1154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Nonlinear Delay Systems as Deep Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Penkovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1515,676 +1515,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical complexity and computation in recurrent neural networks beyond their fixed point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial: Photonic neural networks in delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Penkovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21624-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (15), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5042342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383964v1</w:t>
+                <w:t xml:space="preserve">hal-02370741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Photonic neural networks in delay systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bicky Marquez</w:t>
+                <w:t xml:space="preserve">Digital Holography as Computer Vision Position Sensor with an Extended Range of Working Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5042342⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18072005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370741v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography as Computer Vision Position Sensor with an Extended Range of Working Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Vergara</w:t>
+                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18072005⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.756-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160963v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">Dependence of quality factor on surface roughness in crystalline whispering-gallery mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.495-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.000495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134484v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of quality factor on surface roughness in crystalline whispering-gallery mode resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+                <w:t xml:space="preserve">Dynamical complexity and computation in recurrent neural networks beyond their fixed point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (3), pp.495-498. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.000495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21624-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278451v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot ultrafast laser processing of high-aspect-ratio nanochannels using elliptical Bessel beams</w:t>
               </w:r>
@@ -2419,1167 +2419,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed bandpass feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300372v1</w:t>
+                <w:t xml:space="preserve">hal-02134468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.955 - 958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134468v1</w:t>
+                <w:t xml:space="preserve">hal-02300364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.11495-11504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.011495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300364v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Ikeda-like chaos on a dynamically filtered supercontinuum light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.023847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.011495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134467v1</w:t>
+                <w:t xml:space="preserve">hal-02300365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikeda-like chaos on a dynamically filtered supercontinuum light source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed bandpass feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.023847</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.062208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300365v1</w:t>
+                <w:t xml:space="preserve">hal-02300372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr optical frequency comb generation in strontium fluoride whispering-gallery mode resonators with billion quality factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Henriet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Omar Iken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bobillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300373v1</w:t>
+                <w:t xml:space="preserve">hal-02868380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868380v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (6), pp.061103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140328v1</w:t>
+                <w:t xml:space="preserve">hal-02134462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerr optical frequency comb generation in strontium fluoride whispering-gallery mode resonators with billion quality factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Remi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (6), pp.061103. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (7), pp.1567-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.001567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134462v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal structure of femtosecond Bessel beams from spatial light modulators</w:t>
               </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3823,295 +3823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-fast dynamics of a time-delayed electro-optic oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave photonics systems based on whispering-gallery-mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Weicker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Danckaert</w:t>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0459⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.e50423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/50423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878731v1</w:t>
+                <w:t xml:space="preserve">hal-00936574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave photonics systems based on whispering-gallery-mode resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Henriet</w:t>
+                <w:t xml:space="preserve">Slow-fast dynamics of a time-delayed electro-optic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otti d'Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+                <w:t xml:space="preserve">Jan Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78, pp.e50423. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371, pp.20120459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/50423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936574v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,559 +4367,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Strongly asymmetric square waves in a time-delayed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otti d'Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Danckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.055201(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944536v1</w:t>
+                <w:t xml:space="preserve">hal-00932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly asymmetric square waves in a time-delayed system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Danckaert</w:t>
+                <w:t xml:space="preserve">Photonic nonlinear transient computing with multiple-delay wavelength dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Rybalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.055201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.244101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.244101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932485v1</w:t>
+                <w:t xml:space="preserve">hal-00932456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic nonlinear transient computing with multiple-delay wavelength dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergei Rybalko</w:t>
+                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.244101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.244101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932456v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944520v1</w:t>
+                <w:t xml:space="preserve">hal-00944536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position-referenced microscopy for live cell culture monitoring.</w:t>
               </w:r>
@@ -5091,51 +5091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.2688 - 2696. </w:t>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.026208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,1330 +6068,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing One Nanometer Over Ten Centimeters: A Micro-Encoded Target for Visual In-Plane Position Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mauze</w:t>
+                <w:t xml:space="preserve">Towards scalable Photonic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053033v1</w:t>
+                <w:t xml:space="preserve">hal-03186622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust, precise and scalable: A phase-encoded pattern for visual X, Y, Θ positioning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107813v1</w:t>
+                <w:t xml:space="preserve">hal-03369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scalable Photonic Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186622v1</w:t>
+                <w:t xml:space="preserve">hal-03369076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Size scalable integration of photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Moughames</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369077v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Optically addressed spatial light modulators for photonic neural network implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdulhalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369076v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically addressed spatial light modulators for photonic neural network implementations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Noise propagation in feedforward and reservoir neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360759v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size scalable integration of photonic neural networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">General considerations for (photonic) neural networks implemented in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Yale University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186621v1</w:t>
+                <w:t xml:space="preserve">hal-03369390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations for (photonic) neural networks implemented in hardware</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+                <w:t xml:space="preserve">Sensing One Nanometer Over Ten Centimeters: A Micro-Encoded Target for Visual In-Plane Position Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New Haven, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369390v1</w:t>
+                <w:t xml:space="preserve">hal-03053033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise propagation in feedforward and reservoir neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Robust, precise and scalable: A phase-encoded pattern for visual X, Y, Θ positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360768v1</w:t>
+                <w:t xml:space="preserve">hal-03107813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Greedy Boolean Learning in Photonic Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">European Material Research Society annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369086v1</w:t>
+                <w:t xml:space="preserve">hal-02383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling and cost-function topology of evolutionary Boolean learning in hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bits and Brains Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7410,523 +7410,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Boolean Learning in Photonic Recurrent Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Porte</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383981v1</w:t>
+                <w:t xml:space="preserve">hal-03369086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations for neural networks implemented in hardware</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative phase imaging for surface roughness measurements to demonstrate variation of quality factor in crystalline whispering-gallery mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370790v1</w:t>
+                <w:t xml:space="preserve">hal-02370728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws and topology-properties of Boolean greedy learning in photonic neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">General considerations for neural networks implemented in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Photonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382645v1</w:t>
+                <w:t xml:space="preserve">hal-02370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging for surface roughness measurements to demonstrate variation of quality factor in crystalline whispering-gallery mode resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling laws and topology-properties of Boolean greedy learning in photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370728v1</w:t>
+                <w:t xml:space="preserve">hal-02382645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits and Applications of Diffractive Coupling</w:t>
               </w:r>
@@ -7938,64 +7938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8050,90 +8050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Boolean learning in large photonic neural networks: empirical findings of convergence and scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Matter and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
@@ -8188,64 +8188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8300,64 +8300,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics for neural networks and evolutionary boolean learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,90 +8425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coherent Network Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Atsugi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,90 +8546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-inspired Computation Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8648,403 +8648,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic neural networks scalable in size and learning effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reservoir-Size Dependent Learning in Analogue Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371723v1</w:t>
+                <w:t xml:space="preserve">hal-03368997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photonic neural networks scalable in size and learning effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369026v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir-Size Dependent Learning in Analogue Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03368997v1</w:t>
+                <w:t xml:space="preserve">hal-03369026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in large scale parallel photonic Reservoirs</w:t>
               </w:r>
@@ -9056,64 +9056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel frontiers of optics for computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9132,368 +9132,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300566v1</w:t>
+                <w:t xml:space="preserve">hal-02380822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Guelpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Andrea Galeano Zea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300668v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380822v1</w:t>
+                <w:t xml:space="preserve">hal-02300668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
               </w:r>
@@ -9656,51 +9656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
@@ -9768,51 +9768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9880,51 +9880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9956,325 +9956,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Maistrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300644v1</w:t>
+                <w:t xml:space="preserve">hal-02387708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387708v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,506 +10319,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136970v1</w:t>
+                <w:t xml:space="preserve">hal-02380808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380808v1</w:t>
+                <w:t xml:space="preserve">hal-02380796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380796v1</w:t>
+                <w:t xml:space="preserve">hal-02300640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300640v1</w:t>
+                <w:t xml:space="preserve">hal-02136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale spatio-temporal networks of nonlinear oscillators for neuromorphic computing</w:t>
               </w:r>
@@ -10843,51 +10843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10923,752 +10923,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392617v1</w:t>
+                <w:t xml:space="preserve">hal-02392611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392611v1</w:t>
+                <w:t xml:space="preserve">hal-03369384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Suarez-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369384v1</w:t>
+                <w:t xml:space="preserve">hal-03369000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369000v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale lensless visual position sensing by digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134430v1</w:t>
+                <w:t xml:space="preserve">hal-02140324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale lensless visual position sensing by digital holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140324v1</w:t>
+                <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane position and orientation measurement of a mobile target by digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11700,402 +11700,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
               </w:r>
@@ -12120,51 +12120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12219,51 +12219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,90 +12452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12603,64 +12603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12702,51 +12702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc en ciel chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12823,51 +12823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation of spiral-shaped patterns in the phase space of a nonlinear delayed electro-optic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12957,77 +12957,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
@@ -13306,64 +13306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13431,90 +13431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13539,90 +13539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13673,77 +13673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
@@ -13785,90 +13785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 GHz bandwidth nonlinear delay electro-optic phase dynamics for ultra-fast nonlinear transient computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13906,51 +13906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,51 +14018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic nonlinear transient computing with multiple delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14070,51 +14070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaole Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany</w:t>
@@ -14294,77 +14294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t>
@@ -14393,103 +14393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation par modulation d'enveloppe d'un cycle limite dans une dynamique non linéaire à double retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Weicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15e Rencontres du Non-linéraire (RNL) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14540,51 +14540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.303</w:t>
@@ -15694,51 +15694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>