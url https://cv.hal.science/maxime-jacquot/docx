--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -379,342 +379,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean learning under noise-perturbations in hardware neural networks</w:t>
+                <w:t xml:space="preserve">Three-dimensional waveguide interconnects for scalable integration of photonic neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.640-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.388205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186623v1</w:t>
+                <w:t xml:space="preserve">hal-02993798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional waveguide interconnects for scalable integration of photonic neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Moughames</w:t>
+                <w:t xml:space="preserve">Boolean learning under noise-perturbations in hardware neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (13), pp.4139 - 4147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993798v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed multimode-splitters for photonic interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,260 +902,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillators with time-delayed feedback</w:t>
+                <w:t xml:space="preserve">Fundamental aspects of noise in analog-hardware neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.035006</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.103128-1 - 103128-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366632v1</w:t>
+                <w:t xml:space="preserve">hal-02366637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental aspects of noise in analog-hardware neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectronic oscillators with time-delayed feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.103128-1 - 103128-11</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.035006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366637v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Nonlinear Delay Systems as Deep Convolutional Neural Networks</w:t>
               </w:r>
@@ -1180,64 +1180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (054101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,64 +1422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1515,161 +1515,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Photonic neural networks in delay systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicky Marquez</w:t>
+                <w:t xml:space="preserve">J. Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (15), pp.1. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.756-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5042342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370741v1</w:t>
+                <w:t xml:space="preserve">hal-02134484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography as Computer Vision Position Sensor with an Extended Range of Working Distances</w:t>
               </w:r>
@@ -1766,161 +1766,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial: Photonic neural networks in delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Penkovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bueno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (6), pp.756-760. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (15), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5042342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134484v1</w:t>
+                <w:t xml:space="preserve">hal-02370741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of quality factor on surface roughness in crystalline whispering-gallery mode resonators</w:t>
               </w:r>
@@ -2040,103 +2040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical complexity and computation in recurrent neural networks beyond their fixed point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2419,286 +2419,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.955 - 958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134468v1</w:t>
+                <w:t xml:space="preserve">hal-02300364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300364v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
               </w:r>
@@ -2818,90 +2818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikeda-like chaos on a dynamically filtered supercontinuum light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (2), pp.023847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,90 +2926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed bandpass feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,320 +3041,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868380v1</w:t>
+                <w:t xml:space="preserve">hal-02140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Iken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Bastien Bobillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Sylvain Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140328v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,459 +3689,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave photonics systems based on whispering-gallery-mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.e50423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/50423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910315v1</w:t>
+                <w:t xml:space="preserve">hal-00936574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave photonics systems based on whispering-gallery-mode resonators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow-fast dynamics of a time-delayed electro-optic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otti d'Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/50423⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371, pp.20120459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936574v1</w:t>
+                <w:t xml:space="preserve">hal-00878731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-fast dynamics of a time-delayed electro-optic oscillator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Danckaert</w:t>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 371, pp.20120459. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878731v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,90 +4373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly asymmetric square waves in a time-delayed system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otti d'Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4501,334 +4501,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic nonlinear transient computing with multiple-delay wavelength dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergei Rybalko</w:t>
+                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.244101⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932456v1</w:t>
+                <w:t xml:space="preserve">hal-00944520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Photonic nonlinear transient computing with multiple-delay wavelength dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Rybalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.244101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.244101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944520v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.2688 - 2696. </w:t>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.026208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5431,381 +5431,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution group refractive index measurement by broadband supercontinuum interferometry and wavelet-transform analysis</w:t>
+                <w:t xml:space="preserve">Imaging through scattering medium by recording 3D &amp;quot;spatial-frequential&amp;quot; interferograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reolon</w:t>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Brun</w:t>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Veillas</w:t>
+                <w:t xml:space="preserve">K. Ben Houcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (26), pp.12744-12750. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 267 (2), pp.310-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.012744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2006.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122938v1</w:t>
+                <w:t xml:space="preserve">ujm-00102563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging through scattering medium by recording 3D &amp;quot;spatial-frequential&amp;quot; interferograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution group refractive index measurement by broadband supercontinuum interferometry and wavelet-transform analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ben Houcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2006.06.063⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (26), pp.12744-12750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.012744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00102563v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband supercontinuum interferometer for high resolution profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (1), pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5839,90 +5839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophotonique: faisabilité d'un dispositif de tomographie optique de cohérence &amp;quot;temps-fréquence&amp;quot; temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 244, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6068,730 +6068,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scalable Photonic Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186622v1</w:t>
+                <w:t xml:space="preserve">hal-03369076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards scalable Photonic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369077v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chretien</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Michael Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369076v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size scalable integration of photonic neural networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optically addressed spatial light modulators for photonic neural network implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdulhalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186621v1</w:t>
+                <w:t xml:space="preserve">hal-03360759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically addressed spatial light modulators for photonic neural network implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Size scalable integration of photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Abdulhalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360759v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise propagation in feedforward and reservoir neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6816,90 +6816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General considerations for (photonic) neural networks implemented in hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7164,414 +7164,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Boolean Learning in Photonic Recurrent Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Greedy Boolean learning in large photonic neural networks: empirical findings of convergence and scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Active Matter and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383981v1</w:t>
+                <w:t xml:space="preserve">hal-02370891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and cost-function topology of evolutionary Boolean learning in hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bits and Brains Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383976v1</w:t>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Limits and Applications of Diffractive Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">OSA Mathematics in Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369086v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase imaging for surface roughness measurements to demonstrate variation of quality factor in crystalline whispering-gallery mode resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7580,1056 +7584,1052 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General considerations for neural networks implemented in hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws and topology-properties of Boolean greedy learning in photonic neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and Applications of Diffractive Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Scaling and cost-function topology of evolutionary Boolean learning in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Porte</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Mathematics in Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Bits and Brains Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383912v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Boolean learning in large photonic neural networks: empirical findings of convergence and scaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Greedy Boolean Learning in Photonic Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Matter and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">European Material Research Society annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370891v1</w:t>
+                <w:t xml:space="preserve">hal-02383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+                <w:t xml:space="preserve">hal-03369086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonics for neural networks and evolutionary boolean learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Coherent Network Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Atsugi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370890v1</w:t>
+                <w:t xml:space="preserve">hal-02382667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Photonics for neural networks and evolutionary boolean learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherent Network Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Atsugi, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382667v1</w:t>
+                <w:t xml:space="preserve">hal-02370890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-inspired Computation Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8667,90 +8667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir-Size Dependent Learning in Analogue Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8784,103 +8784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic neural networks scalable in size and learning effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8905,77 +8905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,476 +9024,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in large scale parallel photonic Reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency domain processing of digital holograms applied to high-accurate vision-based position control in micro-robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel frontiers of optics for computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380806v1</w:t>
+                <w:t xml:space="preserve">hal-02366751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380822v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">July Andrea Galeano Zea</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuri Maistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
+              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300566v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300668v1</w:t>
+                <w:t xml:space="preserve">hal-03369025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
               </w:r>
@@ -9656,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
@@ -9768,51 +9790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9848,705 +9870,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain processing of digital holograms applied to high-accurate vision-based position control in micro-robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerian Guelpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Andrea Galeano Zea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366751v1</w:t>
+                <w:t xml:space="preserve">hal-02300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387708v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300644v1</w:t>
+                <w:t xml:space="preserve">hal-02300668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Learning in large scale parallel photonic Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Novel frontiers of optics for computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369025v1</w:t>
+                <w:t xml:space="preserve">hal-02380806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380808v1</w:t>
+                <w:t xml:space="preserve">hal-02136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10565,260 +10548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300640v1</w:t>
+                <w:t xml:space="preserve">hal-02380808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136970v1</w:t>
+                <w:t xml:space="preserve">hal-02300640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale spatio-temporal networks of nonlinear oscillators for neuromorphic computing</w:t>
               </w:r>
@@ -10923,454 +10923,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Suarez-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392611v1</w:t>
+                <w:t xml:space="preserve">hal-03369000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369384v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369000v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134430v1</w:t>
+                <w:t xml:space="preserve">hal-03369384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale lensless visual position sensing by digital holography</w:t>
               </w:r>
@@ -11592,756 +11592,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane position and orientation measurement of a mobile target by digital holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134426v1</w:t>
+                <w:t xml:space="preserve">hal-02300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Dynamics of Delay Equations, Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300650v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+                <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300632v1</w:t>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+                <w:t xml:space="preserve">In-plane position and orientation measurement of a mobile target by digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dynamics of Delay Equations, Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369049v1</w:t>
+                <w:t xml:space="preserve">hal-02134426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser structuring of glass and sapphire materials with tailored beams</w:t>
               </w:r>
@@ -12465,51 +12465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12702,77 +12702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc en ciel chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12810,90 +12810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation of spiral-shaped patterns in the phase space of a nonlinear delayed electro-optic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12957,64 +12957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -13306,64 +13306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13425,920 +13425,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic nonlinear transient computing with multiple delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference on lasers and electro-optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945655v1</w:t>
+                <w:t xml:space="preserve">hal-00843336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945653v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939304v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 GHz bandwidth nonlinear delay electro-optic phase dynamics for ultra-fast nonlinear transient computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic nonlinear transient computing with multiple delays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on lasers and electro-optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843336v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,103 +14393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation par modulation d'enveloppe d'un cycle limite dans une dynamique non linéaire à double retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Weicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15e Rencontres du Non-linéraire (RNL) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14527,90 +14527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
@@ -14652,51 +14652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14777,51 +14777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.303</w:t>
@@ -15008,342 +15008,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'interférométrie spectrale en lumière blanche pour la mesure dimensionnelle : influence de la cohérence spatiale de la source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie optique &amp;quot;temps-fréquence&amp;quot; temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108136v1</w:t>
+                <w:t xml:space="preserve">hal-00108130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie optique &amp;quot;temps-fréquence&amp;quot; temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de l'interférométrie spectrale en lumière blanche pour la mesure dimensionnelle : influence de la cohérence spatiale de la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. pp.163-164</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108130v1</w:t>
+                <w:t xml:space="preserve">hal-00108136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal holography used for high resolution , real time optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMVIE2 symposium, imaging for medical and life sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15400,103 +15400,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography in scattering medium : an experimental approach in comparison between spectral optical coherent tomography and time optical coherent tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. FAUPEL, P. SMIGIELSKI, A. BRANDENBURG, J. FONTAINE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonics for Life Sciences and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fontis media, pp.291, 2006</w:t>
@@ -15694,51 +15694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>