--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -902,260 +902,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental aspects of noise in analog-hardware neural networks</w:t>
+                <w:t xml:space="preserve">Optoelectronic oscillators with time-delayed feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.103128-1 - 103128-11</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.035006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366637v1</w:t>
+                <w:t xml:space="preserve">hal-02366632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillators with time-delayed feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental aspects of noise in analog-hardware neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.035006</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.103128-1 - 103128-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366632v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Nonlinear Delay Systems as Deep Convolutional Neural Networks</w:t>
               </w:r>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (054101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1515,308 +1515,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
+                <w:t xml:space="preserve">Digital Holography as Computer Vision Position Sensor with an Extended Range of Working Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bueno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18072005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134484v1</w:t>
+                <w:t xml:space="preserve">hal-02160963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography as Computer Vision Position Sensor with an Extended Range of Working Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Vergara</w:t>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (7), pp.2005. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.756-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18072005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160963v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Photonic neural networks in delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Penkovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (15), pp.1. </w:t>
@@ -2079,64 +2079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2419,286 +2419,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300364v1</w:t>
+                <w:t xml:space="preserve">hal-02134468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Brillouin Lasing in Ultra-High Q Lithium Fluoride Disk-Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.955 - 958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134468v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
               </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikeda-like chaos on a dynamically filtered supercontinuum light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,64 +2952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicky Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,320 +3041,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Omar Iken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Bastien Bobillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140328v1</w:t>
+                <w:t xml:space="preserve">hal-02868380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868380v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,325 +4367,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly asymmetric square waves in a time-delayed system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Danckaert</w:t>
+                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.055201(R). </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.055201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932485v1</w:t>
+                <w:t xml:space="preserve">hal-00944520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Strongly asymmetric square waves in a time-delayed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otti d'Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.055201(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944520v1</w:t>
+                <w:t xml:space="preserve">hal-00932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic nonlinear transient computing with multiple-delay wavelength dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Rybalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,164 +6068,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369076v1</w:t>
+                <w:t xml:space="preserve">hal-03369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards scalable Photonic Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6284,182 +6288,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D integrated photonic interconnects for scalable Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photonic reservoir computing and general considerations for photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Thiel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
+              <w:t xml:space="preserve">ORC/ZI “in absentia” colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, University Of Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369077v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically addressed spatial light modulators for photonic neural network implementations</w:t>
               </w:r>
@@ -6689,273 +6689,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise propagation in feedforward and reservoir neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">General considerations for (photonic) neural networks implemented in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">Yale University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360768v1</w:t>
+                <w:t xml:space="preserve">hal-03369390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations for (photonic) neural networks implemented in hardware</w:t>
+                <w:t xml:space="preserve">Noise propagation in feedforward and reservoir neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New Haven, United States</w:t>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369390v1</w:t>
+                <w:t xml:space="preserve">hal-03360768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing One Nanometer Over Ten Centimeters: A Micro-Encoded Target for Visual In-Plane Position Measurement</w:t>
               </w:r>
@@ -7164,910 +7164,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Boolean learning in large photonic neural networks: empirical findings of convergence and scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General considerations for neural networks implemented in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Porte</w:t>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Matter and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Photonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370891v1</w:t>
+                <w:t xml:space="preserve">hal-02370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+                <w:t xml:space="preserve">Quantitative phase imaging for surface roughness measurements to demonstrate variation of quality factor in crystalline whispering-gallery mode resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+                <w:t xml:space="preserve">hal-02370728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and Applications of Diffractive Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Scaling laws and topology-properties of Boolean greedy learning in photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Mathematics in Imaging</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383912v1</w:t>
+                <w:t xml:space="preserve">hal-02382645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging for surface roughness measurements to demonstrate variation of quality factor in crystalline whispering-gallery mode resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits and Applications of Diffractive Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">OSA Mathematics in Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370728v1</w:t>
+                <w:t xml:space="preserve">hal-02383912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations for neural networks implemented in hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Greedy Boolean learning in large photonic neural networks: empirical findings of convergence and scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Active Matter and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370790v1</w:t>
+                <w:t xml:space="preserve">hal-02370891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws and topology-properties of Boolean greedy learning in photonic neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382645v1</w:t>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and cost-function topology of evolutionary Boolean learning in hardware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chretien</w:t>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bits and Brains Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383976v1</w:t>
+                <w:t xml:space="preserve">hal-03369086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Boolean Learning in Photonic Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8089,249 +8093,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and Consistency of Analogue Spatio-Temporal Photonic Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Scaling and cost-function topology of evolutionary Boolean learning in hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Bits and Brains Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369086v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,51 +8408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics for neural networks and evolutionary boolean learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Learning in a Large Scale Photonic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,278 +8648,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir-Size Dependent Learning in Analogue Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Porte</w:t>
+                <w:t xml:space="preserve">Photonic neural networks scalable in size and learning effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368997v1</w:t>
+                <w:t xml:space="preserve">hal-02371723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic neural networks scalable in size and learning effort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reservoir-Size Dependent Learning in Analogue Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371723v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
               </w:r>
@@ -9024,514 +9024,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain processing of digital holograms applied to high-accurate vision-based position control in micro-robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366751v1</w:t>
+                <w:t xml:space="preserve">hal-02380822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Guelpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Andrea Galeano Zea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300644v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387708v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369025v1</w:t>
+                <w:t xml:space="preserve">hal-02370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9540,754 +9535,759 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Frontiers in Lasers and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
+                <w:t xml:space="preserve">Ultrafast laser processing of glass and sapphire using nondiffracting beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370481v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of glass and sapphire using nondiffracting beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376866v1</w:t>
+                <w:t xml:space="preserve">hal-03369025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging computer-vision sensing-capabilities using pseudo-periodic patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+                <w:t xml:space="preserve">Photonic delay dynamics emulating spatio-temporal networks: From chimera states to photonic artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Guelpa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuri Maistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lima, Peru</w:t>
+              <w:t xml:space="preserve">German French Russian Laser Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300566v1</w:t>
+                <w:t xml:space="preserve">hal-02387708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Reservoir Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency domain processing of digital holograms applied to high-accurate vision-based position control in micro-robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spintronics meets Neuromorphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380822v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in a Large Scale Photonic Network</w:t>
+                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300668v1</w:t>
+                <w:t xml:space="preserve">hal-02300644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in large scale parallel photonic Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,135 +10319,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136970v1</w:t>
+                <w:t xml:space="preserve">hal-02380808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
               </w:r>
@@ -10485,51 +10502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10548,152 +10565,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and mitigation of noise in analogue spatio - temporal neural network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380808v1</w:t>
+                <w:t xml:space="preserve">hal-02136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
               </w:r>
@@ -10843,51 +10843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10923,497 +10923,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369000v1</w:t>
+                <w:t xml:space="preserve">hal-03369384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134430v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex network of 1600 holographically coupled opto-electronic oscillators: network dynamics and utilisation for reservoir computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Embedding in Neural Networks: A-Priori Design of Hybrid Computers for Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Suarez-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392611v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holography and applications with spatial light modulator and solid-state camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escuela Andina de Óptica y Fotónica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369384v1</w:t>
+                <w:t xml:space="preserve">hal-02134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale lensless visual position sensing by digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11486,51 +11486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11592,678 +11592,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300632v1</w:t>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed feedback</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dynamics of Delay Equations, Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369049v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+                <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Liénard and Ikeda dynamics in a nonlinear electro-optical oscillator with delayed feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Dynamics of Delay Equations, Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300650v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+                <w:t xml:space="preserve">hal-02300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane position and orientation measurement of a mobile target by digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12366,51 +12366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12446,277 +12446,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135184v1</w:t>
+                <w:t xml:space="preserve">hal-02134438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Bifurcation of spiral-shaped patterns in the phase space of a nonlinear delayed electro-optic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicky Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">Dynamics Days Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134438v1</w:t>
+                <w:t xml:space="preserve">hal-03369048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc en ciel chaotique</w:t>
               </w:r>
@@ -12728,51 +12724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouomou Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12804,273 +12800,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation of spiral-shaped patterns in the phase space of a nonlinear delayed electro-optic system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics Days Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369048v1</w:t>
+                <w:t xml:space="preserve">hal-02135184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Bessel filaments in fused silica and impact on modelling the underling light-matter physics</w:t>
+                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380321v1</w:t>
+                <w:t xml:space="preserve">hal-02300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
               </w:r>
@@ -13095,51 +13095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13175,208 +13175,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
+                <w:t xml:space="preserve">Imaging of Bessel filaments in fused silica and impact on modelling the underling light-matter physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300705v1</w:t>
+                <w:t xml:space="preserve">hal-02380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13425,566 +13425,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic nonlinear transient computing with multiple delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">10 GHz bandwidth nonlinear delay electro-optic phase dynamics for ultra-fast nonlinear transient computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on lasers and electro-optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843336v1</w:t>
+                <w:t xml:space="preserve">hal-00832116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 GHz bandwidth nonlinear delay electro-optic phase dynamics for ultra-fast nonlinear transient computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectronic nonlinear transient computing with multiple delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baylon-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1530</w:t>
+              <w:t xml:space="preserve">Conference on lasers and electro-optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832116v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martinenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14005,284 +14005,284 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945653v1</w:t>
+                <w:t xml:space="preserve">hal-00945655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
+              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939304v1</w:t>
+                <w:t xml:space="preserve">hal-00945653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex photonic nonlinear delay dynamics for high performance signal and information processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Optics &amp; Photonics Taïwan (OPTIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945655v1</w:t>
+                <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
@@ -14294,51 +14294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14508,277 +14508,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
+                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939278v1</w:t>
+                <w:t xml:space="preserve">hal-00939425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
+                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
+              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939425v1</w:t>
+                <w:t xml:space="preserve">hal-00939278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
@@ -15694,51 +15694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eduardo Brito Carca&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.402974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3009353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouomou Yanne Chembo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Semenova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vergara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicky Marquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21624-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinenghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Henriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/50423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.055201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rybalko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.244101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2060313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.026208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grapinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Udaltsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2839910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Houcine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DH6CS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reolon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012744" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00102556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reitzenstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Guelpa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Andrea Galeano Zea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maistrenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Suarez-Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086846" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832116v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylon-Fuentes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843336v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Fang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>