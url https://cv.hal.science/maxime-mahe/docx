--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -222,429 +222,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated differentiation of human intestinal organoids with functional enteric neurons and vasculature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Intestinal and Colonic Organoids Derived From Human Pluripotent Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie J Childs</w:t>
+                <w:t xml:space="preserve">Lisa Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly M Poling</w:t>
+                <w:t xml:space="preserve">Theo Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chen</w:t>
+                <w:t xml:space="preserve">Victor Perreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Hwai Tsai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angeline Wu</w:t>
+                <w:t xml:space="preserve">Laura Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2025.02.007⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (12), pp.e70044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.70044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245243v1</w:t>
+                <w:t xml:space="preserve">hal-05535984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Intestinal and Colonic Organoids Derived From Human Pluripotent Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Bonneau</w:t>
+                <w:t xml:space="preserve">Unraveling enteroendocrine cell lineage dynamics and associated gene regulatory networks during intestinal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Brossard</w:t>
+                <w:t xml:space="preserve">Florence Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Noël</w:t>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Perreaux</w:t>
+                <w:t xml:space="preserve">Rishabh Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bachir</w:t>
+                <w:t xml:space="preserve">Valérie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117 (12), pp.e70044. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (10), pp.bio062083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.70044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535984v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05324757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling enteroendocrine cell lineage dynamics and associated gene regulatory networks during intestinal development</w:t>
+                <w:t xml:space="preserve">Coordinated differentiation of human intestinal organoids with functional enteric neurons and vasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Jiménez</w:t>
+                <w:t xml:space="preserve">Charlie J Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Blot</w:t>
+                <w:t xml:space="preserve">Holly M Poling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">Kevin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishabh Kapoor</w:t>
+                <w:t xml:space="preserve">Yu-Hwai Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schreiber</w:t>
+                <w:t xml:space="preserve">Angeline Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (10), pp.bio062083. </w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.640 - 651.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.062083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05324757v2</w:t>
+                <w:t xml:space="preserve">hal-05245243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t>
               </w:r>
@@ -758,831 +758,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-liver interaction study on an all-polydimethylsiloxane microfluidic device integrating intestinal paracellular permeability assay</w:t>
+                <w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuya Kida</w:t>
+                <w:t xml:space="preserve">Anna Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Rajendran</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamiko Tsugane</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talo.2024.100289⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437999v1</w:t>
+                <w:t xml:space="preserve">hal-04674843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human pluripotent stem cell-derived organoids repair damaged bowel in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut-liver interaction study on an all-polydimethylsiloxane microfluidic device integrating intestinal paracellular permeability assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuya Kida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Poling</w:t>
+                <w:t xml:space="preserve">Alan Rajendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nambirajan Sundaram</w:t>
+                <w:t xml:space="preserve">Mamiko Tsugane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garrett Fisher</w:t>
+                <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akaljot Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Shiley</w:t>
+                <w:t xml:space="preserve">Maxime M Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2024.08.009⟩</w:t>
+              <w:t xml:space="preserve">Talanta Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talo.2024.100289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753428v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human pluripotent stem cell-derived organoids repair damaged bowel in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Poling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lambert</w:t>
+                <w:t xml:space="preserve">Nambirajan Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mahé</w:t>
+                <w:t xml:space="preserve">Garrett Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Akaljot Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Shiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (10), pp.1513-1523.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2024.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674843v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary Insights from the First European Forum on Visceral Myopathy 2022 Meeting</w:t>
+                <w:t xml:space="preserve">Pour une bonne compréhension et un bon usage du terme « organoïdes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Viti</w:t>
+                <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto de Giorgio</w:t>
+                <w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Ceccherini</w:t>
+                <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arti Ahluwalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Alves</w:t>
+                <w:t xml:space="preserve">Vincent Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-023-08066-1⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (11), pp.876-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193171v1</w:t>
+                <w:t xml:space="preserve">hal-04314955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Blot</w:t>
+                <w:t xml:space="preserve">Multi-disciplinary Insights from the First European Forum on Visceral Myopathy 2022 Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">Roberto de Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Ejarque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">Isabella Ceccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-023-08066-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04007457v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une bonne compréhension et un bon usage du terme « organoïdes »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
+                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Clément</w:t>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Flacher</w:t>
+                <w:t xml:space="preserve">Miriam Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (11), pp.876-878. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314955v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo development of immune tissue in human intestinal organoids transplanted into humanized mice</w:t>
               </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn A Wikenheiser-Brokamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praneet Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nambirajan Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian R Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1787,433 +1787,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Organoids: New Tools to Comprehend the Virulence of Bacterial Foodborne Pathogens</w:t>
+                <w:t xml:space="preserve">UNC45A deficiency causes microvillus inclusion disease-like phenotype by impairing myosin VB-dependent apical trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayra Aguirre Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Killian Hillion</w:t>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
+                <w:t xml:space="preserve">Corinne Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Neunlist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mahé</w:t>
+                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11010108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI154997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635060v1</w:t>
+                <w:t xml:space="preserve">hal-03756921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC45A deficiency causes microvillus inclusion disease-like phenotype by impairing myosin VB-dependent apical trafficking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal Organoids: New Tools to Comprehend the Virulence of Bacterial Foodborne Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
+                <w:t xml:space="preserve">Mayra Aguirre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Nicolle</w:t>
+                <w:t xml:space="preserve">Michel Neunlist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (10), </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI154997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11010108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03756921v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGI 2 Inhibits Intestinal Epithelial Permeability and Apoptosis to Alleviate Colitis</w:t>
+                <w:t xml:space="preserve">Intestinal multicellular organoids to study colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pochard</w:t>
+                <w:t xml:space="preserve">Musa Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gonzales</w:t>
+                <w:t xml:space="preserve">Maria M Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bessard</w:t>
+                <w:t xml:space="preserve">Robert M.W. Hofstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bourreille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veerle Melotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.1037-1060. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (2), pp.188586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2021.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03287962v2</w:t>
+                <w:t xml:space="preserve">hal-03324410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Gastrointestinal Diseases Using Organoids to Understand Healing and Regenerative Processes</w:t>
               </w:r>
@@ -2297,157 +2293,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal multicellular organoids to study colorectal cancer</w:t>
+                <w:t xml:space="preserve">PGI 2 Inhibits Intestinal Epithelial Permeability and Apoptosis to Alleviate Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musa Idris</w:t>
+                <w:t xml:space="preserve">Camille Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M Alves</w:t>
+                <w:t xml:space="preserve">Jacques Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M.W. Hofstra</w:t>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Melotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bourreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1876 (2), pp.188586. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.1037-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2021.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324410v1</w:t>
+                <w:t xml:space="preserve">inserm-03287962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Stem Cell-on-Chip to Study Human Host-Microbiota Interaction</w:t>
               </w:r>
@@ -2561,291 +2561,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Human PSC-Derived Intestinal Organoids to Study Stem Cell Maintenance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secretion of acid sphingomyelinase and ceramide by endothelial cells contributes to radiation induced intestinal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Helmrath</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Aguesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0747-3_12⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619037v1</w:t>
+                <w:t xml:space="preserve">inserm-02539662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of acid sphingomyelinase and ceramide by endothelial cells contributes to radiation induced intestinal toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
+                <w:t xml:space="preserve">In Vivo Human PSC-Derived Intestinal Organoids to Study Stem Cell Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly M Poling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nambirajan Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Aguesse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael A Helmrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2171, pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0747-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02539662v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Organoid-Based Preclinical Model of Human Gastric Cancer</w:t>
               </w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Human Pluripotent Stem Cells into Colonic Organoids via Transient Activation of BMP Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge O. Múnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nambirajan Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Flatres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Loffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically induced development and maturation of human intestinal organoids in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Poling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,77 +3709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation of human intestinal organoids into the mouse mesentery: A more physiologic and anatomic engraftment site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander R Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly M Poling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole E Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akaljot Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Trisno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Poling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digestive neuronal–glial–epithelial unit: a new actor in gut health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,90 +4264,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic co-culture system for the gut-liver interaction study integrating paracellular barrier function assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuya Kida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raj Jeffrey Rajendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamiko Tsugane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4559,90 +4559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined protective effects of dairy propionic bacteria and n-6 polyunsaturated fatty acids on the intestinal epithelial barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantel Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , 2022</w:t>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poling Holly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Nambirajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Helmrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4837,51 +4837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluripotent stem cell derived intestinal organoids with an enteric nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Loffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5078,103 +5078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4795-0_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J Childs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Poling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hwai Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2025.02.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo No&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perreaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rajendran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2024.100289" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Poling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambirajan Sundaram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Fisher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaljot Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Shiley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2024.08.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Viti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Giorgio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Ahluwalia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-023-08066-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Wikenheiser-Brokamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneet Chaturvedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian R Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-022-01558-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Hillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01656-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Aguirre Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287962v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Idris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.W. Hofstra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Melotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Siwczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Loffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Koceva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.798552" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Helmrath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0747-3_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02539662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Leonetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Estephan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1527" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Steele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Chakrabarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Biesiada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryn Holokai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.09.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Ting Lau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pui-Ling Lai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Nga-Chu Lui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.08.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge O. M&#250;nera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Rankin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Watson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2017.05.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeko K. Noah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Knoop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely G. Mcdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K. Gustafsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Waggoner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.04.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Flatres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Loffet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.04.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Hausfeld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0243-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Cortez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.04.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trisno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04905625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne van Landeghem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2012.221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vales Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poling Holly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Nambirajan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2020.04.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4795-0_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perreaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J Childs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Poling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hwai Tsai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2025.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rajendran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2024.100289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Poling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambirajan Sundaram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Fisher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaljot Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Shiley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2024.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Viti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Giorgio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Ahluwalia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-023-08066-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Wikenheiser-Brokamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneet Chaturvedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian R Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-022-01558-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Hillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01656-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Aguirre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Idris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.W. Hofstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Melotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287962v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.05.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Siwczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Loffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Koceva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.798552" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02539662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Leonetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Estephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Helmrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0747-3_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Steele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Chakrabarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Biesiada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryn Holokai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.09.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Ting Lau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pui-Ling Lai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Nga-Chu Lui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.08.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge O. M&#250;nera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Rankin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Watson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2017.05.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeko K. Noah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Knoop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely G. Mcdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K. Gustafsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Waggoner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.04.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Flatres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Loffet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.04.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Hausfeld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0243-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Cortez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.04.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trisno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04905625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne van Landeghem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2012.221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vales Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poling Holly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Nambirajan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2020.04.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>