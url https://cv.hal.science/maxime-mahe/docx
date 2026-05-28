--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1290,299 +1290,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary Insights from the First European Forum on Visceral Myopathy 2022 Meeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Viti</w:t>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto de Giorgio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Alves</w:t>
+                <w:t xml:space="preserve">Miriam Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-023-08066-1⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193171v1</w:t>
+                <w:t xml:space="preserve">hal-04007457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Blot</w:t>
+                <w:t xml:space="preserve">Multi-disciplinary Insights from the First European Forum on Visceral Myopathy 2022 Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Ceccherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">Arti Ahluwalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Ejarque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">Maria Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10620-023-08066-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04007457v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo development of immune tissue in human intestinal organoids transplanted into humanized mice</w:t>
               </w:r>
@@ -3478,239 +3478,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a second brain in a dish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanically induced development and maturation of human intestinal organoids in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Poling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Hausfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.04.015⟩</w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.429 - 442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41551-018-0243-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537921v1</w:t>
+                <w:t xml:space="preserve">hal-01816387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically induced development and maturation of human intestinal organoids in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering a second brain in a dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (6), pp.429 - 442. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1693, pp.165-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41551-018-0243-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816387v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation of human intestinal organoids into the mouse mesentery: A more physiologic and anatomic engraftment site</w:t>
               </w:r>
@@ -4697,252 +4697,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo human PSC-derived intestinal organoids to study stem cell maintenance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael A Helmrath</w:t>
+                <w:t xml:space="preserve">Pluripotent stem cell derived intestinal organoids with an enteric nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Loffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intestinal Stem Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Pluripotent Stem Cell Derived Organoid Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-199, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2020.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02578852v1</w:t>
+                <w:t xml:space="preserve">hal-03327960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluripotent stem cell derived intestinal organoids with an enteric nervous system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Brossard</w:t>
+                <w:t xml:space="preserve">In vivo human PSC-derived intestinal organoids to study stem cell maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vales Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poling Holly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Nambirajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Helmrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pluripotent Stem Cell Derived Organoid Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intestinal Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epub ahead of print, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327960v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02578852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5361,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4795-0_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perreaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J Childs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Poling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hwai Tsai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2025.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rajendran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2024.100289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Poling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambirajan Sundaram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Fisher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaljot Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Shiley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2024.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Viti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Giorgio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Ahluwalia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-023-08066-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Wikenheiser-Brokamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneet Chaturvedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian R Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-022-01558-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Hillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01656-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Aguirre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Idris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.W. Hofstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Melotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287962v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.05.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Siwczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Loffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Koceva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.798552" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02539662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Leonetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Estephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Helmrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0747-3_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Steele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Chakrabarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Biesiada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryn Holokai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.09.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Ting Lau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pui-Ling Lai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Nga-Chu Lui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.08.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge O. M&#250;nera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Rankin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Watson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2017.05.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeko K. Noah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Knoop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely G. Mcdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K. Gustafsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Waggoner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.04.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Flatres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Loffet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.04.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Hausfeld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0243-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Cortez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.04.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trisno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04905625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne van Landeghem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2012.221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vales Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poling Holly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Nambirajan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2020.04.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4795-0_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perreaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J Childs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Poling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hwai Tsai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2025.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rajendran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2024.100289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Poling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambirajan Sundaram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Fisher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaljot Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Shiley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2024.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Viti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Giorgio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Ahluwalia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-023-08066-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Wikenheiser-Brokamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneet Chaturvedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian R Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-022-01558-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Hillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01656-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Aguirre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Idris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.W. Hofstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Melotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287962v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.05.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Siwczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Loffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Koceva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.798552" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02539662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Leonetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Estephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Helmrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0747-3_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Steele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Chakrabarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Biesiada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryn Holokai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.09.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Ting Lau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pui-Ling Lai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Nga-Chu Lui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.08.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge O. M&#250;nera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Rankin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Watson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2017.05.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeko K. Noah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Knoop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely G. Mcdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K. Gustafsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Waggoner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.04.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Flatres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Loffet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brown" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Hausfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0243-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.04.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Cortez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.04.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trisno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04905625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne van Landeghem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Derkinderen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2012.221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2020.04.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vales Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poling Holly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Nambirajan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>