--- v0 (2026-03-03)
+++ v1 (2026-04-14)
@@ -140,372 +140,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit de vie au XXe siècle : entre vérités instituantes et vérités destituantes.</w:t>
+                <w:t xml:space="preserve">From voluntary servitude to voluntary inservitude. About life stories in militant circles: when telling the truth about oneself produces resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'institution - séminaire 2024/2025 de l'Institut de Philosophie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Boccon-Gibod; Jérôme Watin-Augouard, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Braga meetings on ethics and political philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minho, Jun 2025, Braga (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030646v1</w:t>
+                <w:t xml:space="preserve">hal-05150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensar la subjectivacion politica con Michel Foucault</w:t>
+                <w:t xml:space="preserve">Le récit de vie au XXe siècle : entre vérités instituantes et vérités destituantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversatorio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Senda Sferco, Dec 2025, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">L'institution - séminaire 2024/2025 de l'Institut de Philosophie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Boccon-Gibod; Jérôme Watin-Augouard, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440283v1</w:t>
+                <w:t xml:space="preserve">hal-05030646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicizacion de las praticas del GIP</w:t>
+                <w:t xml:space="preserve">Pensar la subjectivacion politica con Michel Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondulciones de la vida, el control y los illegalismos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marcelo Raffin; Ivan Dalmau; Gabriela Seghezzo, Nov 2025, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Conversatorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Senda Sferco, Dec 2025, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440280v1</w:t>
+                <w:t xml:space="preserve">hal-05440283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From voluntary servitude to voluntary inservitude. About life stories in militant circles: when telling the truth about oneself produces resistance</w:t>
+                <w:t xml:space="preserve">Historicizacion de las praticas del GIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Braga meetings on ethics and political philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Minho, Jun 2025, Braga (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Mondulciones de la vida, el control y los illegalismos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcelo Raffin; Ivan Dalmau; Gabriela Seghezzo, Nov 2025, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150088v1</w:t>
+                <w:t xml:space="preserve">hal-05440280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit de vie : un dire-vrai sur soi-même mêlé d’un dire-vrai sur le monde</w:t>
+                <w:t xml:space="preserve">La force du vrai : ce que le discours scientifique produit sur nos vies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Doctorales du Centre Michel Foucault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Sabot, Oct 2024, Caen (Abbaye d'Ardenne), France</w:t>
+              <w:t xml:space="preserve">Festival Pint Of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948511v1</w:t>
+                <w:t xml:space="preserve">hal-04949378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement militant est-il soluble dans l’engagement professionnel ?</w:t>
               </w:r>
@@ -554,96 +554,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force du vrai : ce que le discours scientifique produit sur nos vies</w:t>
+                <w:t xml:space="preserve">Le récit de vie : un dire-vrai sur soi-même mêlé d’un dire-vrai sur le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Pint Of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Doctorales du Centre Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Sabot, Oct 2024, Caen (Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949378v1</w:t>
+                <w:t xml:space="preserve">hal-04948511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conférence gesticulée : l’écho de subjectivations subversives ? Interrogations sur une pratique d’éducation populaire par l’usage du récit de vie</w:t>
               </w:r>
@@ -1708,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030490v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030490v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>